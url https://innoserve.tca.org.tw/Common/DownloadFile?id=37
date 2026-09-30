--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -16,51 +16,50 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="7684117B" w14:textId="4EA3F1C1" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>附件</w:t>
       </w:r>
       <w:r w:rsidR="009B41CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -297,96 +296,188 @@
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本團隊知悉以相同參賽作品二度參與本競賽時，其作品須有所精進並載明於報名文件中，如有虛偽不實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DF1A57" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本團隊不會在比賽會場有影響其他參賽隊伍，造成競賽不公的行為，經查證屬實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02026389" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+    <w:p w14:paraId="02026389" w14:textId="7DD76B38" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料</w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>作品簡介及作品影片</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>外非營利</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>使用，促進資訊創意發想交流。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C393A7B" w14:textId="65E80A7D" w:rsidR="00D0406E" w:rsidRPr="00D0406E" w:rsidRDefault="00D0406E" w:rsidP="00D0406E">
+      <w:pPr>
+        <w:pStyle w:val="22"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="115"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本團隊本次參賽作品未使用來源自中國或具中資背景之開源模型（如</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>DeepSeek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等），亦未透過</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> API</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MCP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>接工具進行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0406E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>訓練、應用推論或其他相關使用行為，且無其他違反法令或公序良俗之情事。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B12FC6" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>蒐集、處理及利用個人資料部分：</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主辦單位</w:t>
@@ -483,83 +574,83 @@
       <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>個人資料利用之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>期間、</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>地區、對象及方式：</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:br/>
-        <w:t>您的個人資料，除涉及國際業務或活動外，將於中華民國境內，統一授權予主辦單位及與執行單位，於前述蒐集目的之必要且合理範圍內利用，利用期間至前述蒐集目的消失為止。另為辦理競賽、公告得獎名單、成果推廣及相關宣傳之需要，主辦單位得公開得獎團隊之作品名稱、學校（或服務單位）、團隊成員姓名、指導老師姓名、獲獎名次及相關成果資料，並刊登於官方網站、新聞稿、社群媒體及相關宣傳資料。</w:t>
+        <w:t>您的個人資料，除涉及國際業務或活動外，將於中華民國境內，統一授權予主辦單位及與執行單位，於前述蒐集目的之必要且合理範圍內利用，利用期間至前述蒐集目的消失為止。另為辦理競賽、公告得獎名單、成果推廣及相關宣傳之需要，主辦單位得公開得獎團</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA63A8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>隊之作品名稱、學校（或服務單位）、團隊成員姓名、指導老師姓名、獲獎名次及相關成果資料，並刊登於官方網站、新聞稿、社群媒體及相關宣傳資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6D9070" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>當事人權利行使：依據個人資料保護法第3條，您可向本會請求查詢或閱覽、製給複製本、</w:t>
-[...6 lines deleted...]
-        <w:t>補充或更正、停止蒐集/處理/利用或刪除您的個人資料。</w:t>
+        <w:t>當事人權利行使：依據個人資料保護法第3條，您可向本會請求查詢或閱覽、製給複製本、補充或更正、停止蒐集/處理/利用或刪除您的個人資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4AE663" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不提供個人資料之權益影響：如您不提供或未提供正確之個人資料，或要求停止蒐集/處理/利用/刪除個人資料、服務訊息的取消訂閱，將無法為您提供蒐集目的之相關服務。</w:t>
@@ -724,62 +815,50 @@
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。就違反本</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>個</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資聲明事項之行為，請與活動承辦人反映。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1033CE69" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2E824E03" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F7A7F3" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52F2ED78" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
@@ -820,900 +899,830 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>執行單位：台北市電腦商業同業公會</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="3931"/>
         <w:gridCol w:w="3931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F00BE7" w14:paraId="511334A7" w14:textId="77777777" w:rsidTr="00BE2493">
+      <w:tr w:rsidR="0098122A" w14:paraId="511334A7" w14:textId="77777777" w:rsidTr="0098122A">
         <w:trPr>
-          <w:trHeight w:val="319"/>
+          <w:trHeight w:val="1171"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74E672B9" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="74E672B9" w14:textId="3E248ADA" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47CC1612" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
-[...17 lines deleted...]
-          <w:p w14:paraId="7B779BE8" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="7B779BE8" w14:textId="1AEF932E" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36A51EA6" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="36A51EA6" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>簽名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77959A72" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="77959A72" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>我已完整閱讀且</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="415306F1" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="415306F1" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>同意上開蒐集個人資料告知提供</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293E2B63" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="293E2B63" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(須由本人親筆簽名)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00BE7" w14:paraId="1D46EB1A" w14:textId="77777777" w:rsidTr="00BE2493">
+      <w:tr w:rsidR="0098122A" w14:paraId="1D46EB1A" w14:textId="77777777" w:rsidTr="0098122A">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68D7D3A4" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="68D7D3A4" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADF26C6" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="3ADF26C6" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDF5EDC" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="1DDF5EDC" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00BE7" w14:paraId="56A5DC89" w14:textId="77777777" w:rsidTr="00BE2493">
+      <w:tr w:rsidR="0098122A" w14:paraId="56A5DC89" w14:textId="77777777" w:rsidTr="0098122A">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44B5FB5E" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="44B5FB5E" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14792476" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="14792476" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06787825" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="06787825" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00BE7" w14:paraId="63306A3A" w14:textId="77777777" w:rsidTr="00BE2493">
+      <w:tr w:rsidR="0098122A" w14:paraId="63306A3A" w14:textId="77777777" w:rsidTr="0098122A">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="340A5D58" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="340A5D58" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CABD030" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="0CABD030" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="365E8566" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="365E8566" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00BE7" w14:paraId="2997890E" w14:textId="77777777" w:rsidTr="00BE2493">
+      <w:tr w:rsidR="0098122A" w14:paraId="2997890E" w14:textId="77777777" w:rsidTr="0098122A">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53681A8C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="53681A8C" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BCF40C7" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="5BCF40C7" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F4FCEB" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="38F4FCEB" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00BE7" w14:paraId="701A1385" w14:textId="77777777" w:rsidTr="00BE2493">
+      <w:tr w:rsidR="0098122A" w14:paraId="701A1385" w14:textId="77777777" w:rsidTr="0098122A">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3571B514" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="3571B514" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="663C95AF" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="663C95AF" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D47371C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="3D47371C" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00BE7" w14:paraId="097925AA" w14:textId="77777777" w:rsidTr="00BE2493">
+      <w:tr w:rsidR="0098122A" w14:paraId="097925AA" w14:textId="77777777" w:rsidTr="0098122A">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="336BDA2A" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="336BDA2A" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9D590B" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="4B9D590B" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6DE864" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="6E6DE864" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00BE7" w14:paraId="1459ADE9" w14:textId="77777777" w:rsidTr="00BE2493">
+      <w:tr w:rsidR="0098122A" w14:paraId="1459ADE9" w14:textId="77777777" w:rsidTr="0098122A">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07A69C70" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="07A69C70" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCC3893" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="1DCC3893" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA3289C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="3EA3289C" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00BE7" w14:paraId="15F7762D" w14:textId="77777777" w:rsidTr="00BE2493">
+      <w:tr w:rsidR="0098122A" w14:paraId="15F7762D" w14:textId="77777777" w:rsidTr="0098122A">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F7170D3" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="4F7170D3" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E023CCC" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="4E023CCC" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E33866" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+          <w:p w14:paraId="46E33866" w14:textId="77777777" w:rsidR="0098122A" w:rsidRDefault="0098122A" w:rsidP="0098122A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="517D5D03" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
-[...14 lines deleted...]
-    <w:p w14:paraId="51660C90" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+    <w:p w14:paraId="52FCCD4C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="475CC668" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:jc w:val="distribute"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>中華民國115年  月  日</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00F00BE7" w:rsidSect="00C73089">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="709" w:header="851" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4C859C73" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0AB94B43" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
       <w:r>
         <w:continuationSeparator/>
@@ -14288,50 +14297,51 @@
     <w:rsid w:val="009333C2"/>
     <w:rsid w:val="009333C3"/>
     <w:rsid w:val="00935315"/>
     <w:rsid w:val="00937DED"/>
     <w:rsid w:val="009402E4"/>
     <w:rsid w:val="00940DD4"/>
     <w:rsid w:val="009416E1"/>
     <w:rsid w:val="00941AAB"/>
     <w:rsid w:val="00941ECA"/>
     <w:rsid w:val="00944B0E"/>
     <w:rsid w:val="0094500B"/>
     <w:rsid w:val="00947AA5"/>
     <w:rsid w:val="00947D52"/>
     <w:rsid w:val="0095130C"/>
     <w:rsid w:val="00953EAB"/>
     <w:rsid w:val="009556A0"/>
     <w:rsid w:val="00955948"/>
     <w:rsid w:val="009636AD"/>
     <w:rsid w:val="00965187"/>
     <w:rsid w:val="009659A5"/>
     <w:rsid w:val="00965ED2"/>
     <w:rsid w:val="00966C9E"/>
     <w:rsid w:val="00967BEA"/>
     <w:rsid w:val="00967EDD"/>
     <w:rsid w:val="00981000"/>
+    <w:rsid w:val="0098122A"/>
     <w:rsid w:val="00981753"/>
     <w:rsid w:val="009971DE"/>
     <w:rsid w:val="009A460D"/>
     <w:rsid w:val="009A63FC"/>
     <w:rsid w:val="009B41CB"/>
     <w:rsid w:val="009B4DAE"/>
     <w:rsid w:val="009B71CF"/>
     <w:rsid w:val="009C137A"/>
     <w:rsid w:val="009C1DAA"/>
     <w:rsid w:val="009C404E"/>
     <w:rsid w:val="009C4895"/>
     <w:rsid w:val="009C494E"/>
     <w:rsid w:val="009C6517"/>
     <w:rsid w:val="009D02DE"/>
     <w:rsid w:val="009D0D57"/>
     <w:rsid w:val="009D223D"/>
     <w:rsid w:val="009E0969"/>
     <w:rsid w:val="009E28F8"/>
     <w:rsid w:val="009E2FE7"/>
     <w:rsid w:val="009E5F12"/>
     <w:rsid w:val="009F0417"/>
     <w:rsid w:val="009F36CB"/>
     <w:rsid w:val="009F6227"/>
     <w:rsid w:val="00A06CDA"/>
     <w:rsid w:val="00A0712A"/>
@@ -14478,50 +14488,51 @@
     <w:rsid w:val="00C910FB"/>
     <w:rsid w:val="00C91A1C"/>
     <w:rsid w:val="00C91BB1"/>
     <w:rsid w:val="00CB08AF"/>
     <w:rsid w:val="00CB15FF"/>
     <w:rsid w:val="00CB19C8"/>
     <w:rsid w:val="00CB2ACB"/>
     <w:rsid w:val="00CB4103"/>
     <w:rsid w:val="00CB5E73"/>
     <w:rsid w:val="00CC169B"/>
     <w:rsid w:val="00CC2C4A"/>
     <w:rsid w:val="00CC6664"/>
     <w:rsid w:val="00CC7F80"/>
     <w:rsid w:val="00CD2AD1"/>
     <w:rsid w:val="00CD4D4C"/>
     <w:rsid w:val="00CE0D15"/>
     <w:rsid w:val="00CE12C1"/>
     <w:rsid w:val="00CE566C"/>
     <w:rsid w:val="00CE69AF"/>
     <w:rsid w:val="00CE6AB1"/>
     <w:rsid w:val="00CF2972"/>
     <w:rsid w:val="00CF3DB2"/>
     <w:rsid w:val="00CF7353"/>
     <w:rsid w:val="00D01DBF"/>
     <w:rsid w:val="00D023B2"/>
+    <w:rsid w:val="00D0406E"/>
     <w:rsid w:val="00D101C8"/>
     <w:rsid w:val="00D10885"/>
     <w:rsid w:val="00D12CF5"/>
     <w:rsid w:val="00D14810"/>
     <w:rsid w:val="00D14BFB"/>
     <w:rsid w:val="00D15961"/>
     <w:rsid w:val="00D1640E"/>
     <w:rsid w:val="00D26186"/>
     <w:rsid w:val="00D31303"/>
     <w:rsid w:val="00D35082"/>
     <w:rsid w:val="00D350F2"/>
     <w:rsid w:val="00D3625C"/>
     <w:rsid w:val="00D362DA"/>
     <w:rsid w:val="00D379DF"/>
     <w:rsid w:val="00D44A53"/>
     <w:rsid w:val="00D47A7A"/>
     <w:rsid w:val="00D47E58"/>
     <w:rsid w:val="00D50C31"/>
     <w:rsid w:val="00D72361"/>
     <w:rsid w:val="00D73A07"/>
     <w:rsid w:val="00D73AB4"/>
     <w:rsid w:val="00D76888"/>
     <w:rsid w:val="00D76D21"/>
     <w:rsid w:val="00D80A74"/>
     <w:rsid w:val="00D859D4"/>
@@ -17090,67 +17101,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79ED0337-970B-4261-B0CD-B4DFAF05A6A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5450024-27CD-4CDD-AF0C-5D390F6F3B97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>262</Words>
-  <Characters>1497</Characters>
+  <Words>274</Words>
+  <Characters>1567</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1756</CharactersWithSpaces>
+  <CharactersWithSpaces>1838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>蔡沅翰-創新創業服務中心</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>