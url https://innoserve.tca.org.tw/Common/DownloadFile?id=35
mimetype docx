--- v0 (2026-06-25)
+++ v1 (2026-08-16)
@@ -4,1888 +4,1750 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="2B9307B8" w14:textId="4EDA18EC" w:rsidR="00B40537" w:rsidRPr="00864CC3" w:rsidRDefault="00B40537" w:rsidP="004B2240">
+    <w:p w14:paraId="7684117B" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>附件</w:t>
-[...29 lines deleted...]
-        <w:t>參賽切結書暨蒐集個人資料告知/肖像提供同意書</w:t>
+        <w:t>附件5：參賽切結書暨蒐集個人資料告知/肖像提供同意書</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="429BF91C" w14:textId="77777777" w:rsidR="00B40537" w:rsidRPr="00864CC3" w:rsidRDefault="00B40537" w:rsidP="00B40537">
+    <w:p w14:paraId="439F925F" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-4" w:left="-10" w:firstLineChars="2" w:firstLine="4"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(繳交文件需掃描成PDF檔，且檔案大小不得超過2MB)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B06F4A" w14:textId="5DEBC7E0" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00CB5E73">
+    <w:p w14:paraId="5BBF158F" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...33 lines deleted...]
-      <w:r w:rsidR="006733F6" w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C24117" w:rsidRPr="00864CC3">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...8 lines deleted...]
-        <w:t>屆大專校院資訊應用服務創新競賽</w:t>
+        <w:t>2026第31屆大專校院資訊應用服務創新競賽</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAA5063" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00AA1B12">
+    <w:p w14:paraId="4CAB00FD" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
         <w:rPr>
-          <w:rFonts w:cs="新細明體"/>
+          <w:rFonts w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>蒐集個人資料告知</w:t>
+        <w:t>參賽切結書暨蒐集個人資料告知</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>肖像提供同意書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DAAC06" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00AA1B12">
+    <w:p w14:paraId="5751D548" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>學校名稱：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670635A6" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00AA1B12">
+    <w:p w14:paraId="79701028" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>專題名稱：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>請填寫</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>與線上報名</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>系統一致之中文專題名稱</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7445087A" w14:textId="3FBB5D7F" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00AA1B12">
+    <w:p w14:paraId="5B28C90A" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
-        <w:ind w:left="1440" w:hanging="480"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="006733F6" w:rsidRPr="00864CC3">
+        <w:ind w:leftChars="0" w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>本團隊為參加「</w:t>
       </w:r>
-      <w:r w:rsidR="00C24117" w:rsidRPr="00864CC3">
-        <w:t>1</w:t>
+      <w:r>
+        <w:t>2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>屆大專校院資訊應用服務創新競賽」</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>下稱本競賽</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>，同意擔保下列事項，以作為取得參賽資格之依據：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17633519" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="004E44AD">
+    <w:p w14:paraId="46B55DDF" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>本團隊詳讀競賽須知後同意其內容，願依相關規定參賽，參賽作品及參賽過程如有剽竊、抄襲、冒名頂替、其他不法之情事或違反本競賽規則所列之規定者，主辦單位得取消參賽及得獎資格，亦同意繳回獲得之獎金及獎狀，如有致損害於主辦單位、執行單位或其他任何第三人之行為，將由本團隊自負相關法律及賠償責任，概與主辦及執行單位無關。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F8AE76" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="004E44AD">
+    <w:p w14:paraId="36DF1AAA" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>本團隊參賽作品未達「商品化」或「量產」階段，如有虛偽不實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0649CF6B" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="004E44AD">
+    <w:p w14:paraId="280EBFC1" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>本團隊知悉以相同參賽作品二度參與本競賽時，其作品須有所精進並載明於報名文件中，如有虛偽不實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A6FA96" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="004E44AD">
+    <w:p w14:paraId="58DF1A57" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>本團隊不會在比賽會場有影響其他參賽隊伍，造成競賽不公的行為，經查證屬實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E8279C" w14:textId="77777777" w:rsidR="00184DF7" w:rsidRPr="00864CC3" w:rsidRDefault="00615B4F" w:rsidP="004E44AD">
+    <w:p w14:paraId="02026389" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>作為</w:t>
+        <w:t>本團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
-        <w:t>競賽專輯、宣傳影片</w:t>
+      <w:r>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、報導或社群媒體廣宣，</w:t>
+        <w:t>作品簡介及作品影片</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
-        <w:t>於國內、</w:t>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>外非營利</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>使用，促進資訊創意發想交流。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D443A5B" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00184DF7" w:rsidP="004E44AD">
+    <w:p w14:paraId="30B12FC6" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>蒐集、處理及利用</w:t>
+        <w:t>蒐集、處理及利用個人資料部分：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864CC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00CB5E73" w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主辦單位</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5E73" w:rsidRPr="00864CC3">
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB5E73" w:rsidRPr="00864CC3">
         <w:t>數位發展部數位產業署、教育部資訊及科技教育司、中華民國資訊管理學會</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5E73" w:rsidRPr="00864CC3">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5E73" w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>委託計</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5E73" w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>畫執行單位-台北市電腦商業同業公會(下稱本會)辦理大專校院資訊應用服務創新競賽因應個人資料保護法、相關個人資料保護規定，在向您蒐集個人資料之前，依法向您告知下列事項，當您親筆簽名後，表示您已閱讀、瞭解並同意接受本同意書之所有內容：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7F6EC0" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="004B2240">
+    <w:p w14:paraId="188290D5" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRPr="00EA63A8" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="116"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1418" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA63A8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>蒐集目的及類別：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA63A8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>為辦理本競賽相關作業管理、通知聯繫、活動訊息發布、問卷調查、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA63A8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>產學媒合</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA63A8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、相關統計分析，以及本會各項活動通知、報名資料確認、寄送產業相關資訊及本會內部管理等目的，主辦單位將蒐集參賽者之個人資料，包括學校名稱、聯絡地址、聯絡人姓名、年級、職稱、手機、E-mail、電話及個人肖像等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FAF3F3" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRPr="00EA63A8" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>蒐集目的及類別：為本競賽相關之作業管理、通知聯繫、活動訊息發布、問卷調查、</w:t>
+        <w:t>個人資料利用之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>產學媒合</w:t>
+        <w:t>期間、</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、相關統計分析；或提供本會各項活動通知、報名資料確認、寄送產業相關訊息及本會內部管理使用之蒐集目的，而須獲取您下列個人資料類別：學校名稱、聯絡地址、聯絡人姓名、年級、職稱、手機、E-mail、電話、個人肖像。</w:t>
+        <w:t>地區、對象及方式：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA63A8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>您的個人資料，除涉及國際業務或活動外，將於中華民國境內，統一授權予主辦單位及與執行單位，於前述蒐集目的之必要且合理範圍內利用，利用期間至前述蒐集目的消失為止。另為辦理競賽、公告得獎名單、成果推廣及相關宣傳之需要，主辦單位得公開得獎團隊之作品名稱、學校（或服務單位）、團隊成員姓名、指導老師姓名、獲獎名次及相關成果資料，並刊登於官方網站、新聞稿、社群媒體及相關宣傳資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC8B6B4" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="004B2240">
+    <w:p w14:paraId="2D6D9070" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>個人資料利用之</w:t>
+        <w:t>當事人權利行使：依據個人資料保護法第3條，您可向本會請求查詢或閱覽、製給複製本、</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>期間、</w:t>
-[...6 lines deleted...]
-        <w:t>地區、對象及方式：您的個人資料，除涉及國際業務或活動外，將提供本機關(構)於中華民國領域，於上述蒐集目的之必要合理範圍內加以利用至前述蒐集目的消失為止。</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>補充或更正、停止蒐集/處理/利用或刪除您的個人資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B161A5E" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="004B2240">
+    <w:p w14:paraId="5F4AE663" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>當事人權利行使：依據個人資料保護法第3條，您可向本會請求查詢或閱覽、製給複製本、補充或更正、停止蒐集/處理/利用或刪除您的個人資料。</w:t>
+        <w:t>不提供個人資料之權益影響：如您不提供或未提供正確之個人資料，或要求停止蒐集/處理/利用/刪除個人資料、服務訊息的取消訂閱，將無法為您提供蒐集目的之相關服務。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FE4F1B" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="004B2240">
+    <w:p w14:paraId="57754BAA" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>不提供個人資料之權益影響：如您不提供或未提供正確之個人資料，或要求停止蒐集/處理/利用/刪除個人資料、服務訊息的取消訂閱，將無法為您提供蒐集目的之相關服務。</w:t>
+        <w:t>肖像權部分：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2D992D" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="004B2240">
+    <w:p w14:paraId="49E4A195" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="117"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>授權內容：立同意書人同意主辦單位及執行單位有拍攝、使用、公開展示立同意書人肖像之權利。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6317AF63" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="117"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>授權期間/地域：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不限期間及地域</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>永久授權</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB05623" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="117"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>授權條件：無償授權</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE54924" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>肖像權部分：</w:t>
-[...122 lines deleted...]
-      <w:r w:rsidRPr="00864CC3">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各項通知服務、相關訊息之停止寄送，可透過訊息內容提供之取消訂閱連結通知。您可於上班時間聯繫承辦人黃小姐</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>電話(02)2577-4249，分機：392</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。就違反本</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>個</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資聲明事項之行為，請與活動承辦人反映。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014C0309" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00CB5E73">
+    <w:p w14:paraId="1033CE69" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C1D1189" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00CB5E73">
+    <w:p w14:paraId="2E824E03" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6236A77C" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00AA1B12">
+    <w:p w14:paraId="57F7A7F3" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C428DF" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00AA1B12">
+    <w:p w14:paraId="52F2ED78" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3160D146" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00AA1B12">
+    <w:p w14:paraId="4C8CE66A" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>主辦單位：數位發展部數位產業署、教育部資訊及科技教育司、中華民國資訊管理學會</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A49313C" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00CB5E73">
+    <w:p w14:paraId="547057D5" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="20" w:after="72"/>
         <w:ind w:leftChars="300" w:left="720" w:rightChars="99" w:right="238"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>執行單位：台北市電腦商業同業公會</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="3931"/>
         <w:gridCol w:w="3931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00864CC3" w:rsidRPr="00864CC3" w14:paraId="0289EB2D" w14:textId="77777777" w:rsidTr="00682CF7">
+      <w:tr w:rsidR="00F00BE7" w14:paraId="511334A7" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="319"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14F2BD97" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="74E672B9" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00864CC3">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>團隊成員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F6007D2" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="47CC1612" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00864CC3">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6218E572" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="7B779BE8" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00864CC3">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(請清楚填寫或</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00864CC3">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>繕</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00864CC3">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>打)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70271E4D" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="36A51EA6" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00864CC3">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>簽名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C272A6" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="77959A72" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00864CC3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>我已完整閱讀且</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69B51BC0" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="415306F1" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00864CC3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>同意上開蒐集個人資料告知提供</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63F67F99" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="293E2B63" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00864CC3">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(須由本人親筆簽名)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00864CC3" w:rsidRPr="00864CC3" w14:paraId="1978CFA3" w14:textId="77777777" w:rsidTr="00682CF7">
+      <w:tr w:rsidR="00F00BE7" w14:paraId="1D46EB1A" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...21 lines deleted...]
-            <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...370 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18B861CF" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="68D7D3A4" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748CF11A" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="3ADF26C6" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0A6768" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="1DDF5EDC" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00864CC3" w:rsidRPr="00864CC3" w14:paraId="46C3A416" w14:textId="77777777" w:rsidTr="00682CF7">
+      <w:tr w:rsidR="00F00BE7" w14:paraId="56A5DC89" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D47F37C" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="44B5FB5E" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C549452" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="14792476" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06787825" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00BE7" w14:paraId="63306A3A" w14:textId="77777777" w:rsidTr="00BE2493">
+        <w:trPr>
+          <w:trHeight w:val="623"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="340A5D58" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73CAD112" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="0CABD030" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="365E8566" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w14:paraId="45CC466B" w14:textId="77777777" w:rsidTr="00682CF7">
+      <w:tr w:rsidR="00F00BE7" w14:paraId="2997890E" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A7AC645" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="53681A8C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33151C95" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="5BCF40C7" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F4FCEB" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00BE7" w14:paraId="701A1385" w14:textId="77777777" w:rsidTr="00BE2493">
+        <w:trPr>
+          <w:trHeight w:val="623"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3571B514" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF65FF6" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00682CF7">
+          <w:p w14:paraId="663C95AF" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D47371C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00BE7" w14:paraId="097925AA" w14:textId="77777777" w:rsidTr="00BE2493">
+        <w:trPr>
+          <w:trHeight w:val="623"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="336BDA2A" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9D590B" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6DE864" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00BE7" w14:paraId="1459ADE9" w14:textId="77777777" w:rsidTr="00BE2493">
+        <w:trPr>
+          <w:trHeight w:val="623"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07A69C70" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCC3893" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA3289C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00BE7" w14:paraId="15F7762D" w14:textId="77777777" w:rsidTr="00BE2493">
+        <w:trPr>
+          <w:trHeight w:val="623"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7170D3" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E023CCC" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E33866" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48B65FD8" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00CB5E73">
+    <w:p w14:paraId="517D5D03" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="72"/>
         <w:ind w:leftChars="225" w:left="540" w:rightChars="99" w:right="238"/>
         <w:jc w:val="distribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1787CDAB" w14:textId="77777777" w:rsidR="00CB5E73" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="00AA1B12">
+    <w:p w14:paraId="51660C90" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FE9D7B0" w14:textId="70907A66" w:rsidR="00EE3D45" w:rsidRPr="00864CC3" w:rsidRDefault="00CB5E73" w:rsidP="001B508F">
+    <w:p w14:paraId="52FCCD4C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+      <w:pPr>
+        <w:pStyle w:val="23"/>
+        <w:ind w:firstLine="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475CC668" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:jc w:val="distribute"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864CC3">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00864CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...17 lines deleted...]
-        <w:t>日</w:t>
+        <w:t>中華民國115年  月  日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D35EB3B" w14:textId="77777777" w:rsidR="004B2240" w:rsidRPr="00864CC3" w:rsidRDefault="004B2240" w:rsidP="00B419E4">
-[...35 lines deleted...]
-    <w:sectPr w:rsidR="00AA3B46" w:rsidRPr="00864CC3" w:rsidSect="00C73089">
+    <w:sectPr w:rsidR="00F00BE7" w:rsidSect="00C73089">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="709" w:header="851" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4C859C73" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0AB94B43" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7897,50 +7759,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44B64C88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F412E368"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="458B3559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E00FF3A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7982,51 +7930,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A572B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B58AA20"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
       </w:pPr>
@@ -8073,51 +8021,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A9E44B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1458C32C"/>
     <w:lvl w:ilvl="0" w:tplc="EE085014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -8163,51 +8111,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B430E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70A03362"/>
     <w:lvl w:ilvl="0" w:tplc="E5AA2CA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -8252,51 +8200,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3290" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3770" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4250" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C8A7DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8623A82"/>
     <w:lvl w:ilvl="0" w:tplc="3564BB22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
@@ -8344,51 +8292,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D450352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A72FDA6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8430,51 +8378,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E387B32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C82D1FE"/>
     <w:lvl w:ilvl="0" w:tplc="39422422">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -8520,51 +8468,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB21569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="090A3C6E"/>
     <w:lvl w:ilvl="0" w:tplc="7008596A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="962" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -8633,51 +8581,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="513178EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B296CDD4"/>
+    <w:lvl w:ilvl="0" w:tplc="6B96BA7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1108" w:hanging="400"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1668" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3108" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="520A223D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="494AEDEC"/>
     <w:lvl w:ilvl="0" w:tplc="2E62C440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -8775,51 +8809,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5310463D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6AC7CC6"/>
     <w:lvl w:ilvl="0" w:tplc="7C1CAB14">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="480"/>
       </w:pPr>
@@ -8866,51 +8900,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3020" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3500" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3980" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54DF3ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8623A82"/>
     <w:lvl w:ilvl="0" w:tplc="3564BB22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
@@ -8958,51 +8992,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5936276A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78DAB70C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9044,51 +9078,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CD21CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F522CA48"/>
     <w:lvl w:ilvl="0" w:tplc="7008596A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9184,51 +9218,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5280"/>
         </w:tabs>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE10968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B2492E6"/>
     <w:lvl w:ilvl="0" w:tplc="00A27F64">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -9274,51 +9308,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF630C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F50C8A2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="415" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="895" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9360,51 +9394,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3295" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3775" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4255" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="606D1061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32622814"/>
     <w:lvl w:ilvl="0" w:tplc="DCD4712E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="190"/>
         </w:tabs>
         <w:ind w:left="622" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9477,51 +9511,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61362761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="539C1CDE"/>
     <w:lvl w:ilvl="0" w:tplc="41B406EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="480"/>
       </w:pPr>
@@ -9568,51 +9602,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3020" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3500" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3980" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="616D5C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B296CDD4"/>
     <w:lvl w:ilvl="0" w:tplc="6B96BA7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1108" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1668" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9657,51 +9691,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4068" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4548" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5028" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61734C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F742581E"/>
     <w:lvl w:ilvl="0" w:tplc="836EB172">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1047" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
@@ -9748,51 +9782,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63050122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8623A82"/>
     <w:lvl w:ilvl="0" w:tplc="3564BB22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
@@ -9840,51 +9874,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64585504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A72FDA6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9926,51 +9960,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E45BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F50C8A2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="415" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="895" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10012,51 +10046,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3295" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3775" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4255" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65E26AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F64A2D36"/>
     <w:lvl w:ilvl="0" w:tplc="C73AAF34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="733" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -10126,51 +10160,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3613" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4093" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66FC2F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7E44F4C"/>
     <w:lvl w:ilvl="0" w:tplc="F4CE1AB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10215,51 +10249,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="685B35FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80C6C33A"/>
     <w:lvl w:ilvl="0" w:tplc="2BAA6542">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -10304,51 +10338,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A242DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EF6BC8E"/>
     <w:lvl w:ilvl="0" w:tplc="7CAA2430">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10420,51 +10454,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3480"/>
         </w:tabs>
         <w:ind w:left="3480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A6D18AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7B84046"/>
     <w:lvl w:ilvl="0" w:tplc="4EE2CBB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
@@ -10535,51 +10569,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B5F70AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FB80002"/>
     <w:lvl w:ilvl="0" w:tplc="BAD05BC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4334A364">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
@@ -10629,51 +10663,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD86CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F412E368"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10718,51 +10752,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4560" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2C06F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A72FDA6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10804,51 +10838,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DE8235F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FDC592E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2400"/>
         </w:tabs>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="480"/>
@@ -10917,51 +10951,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6240"/>
         </w:tabs>
         <w:ind w:left="6240" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED2310B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC964C04"/>
     <w:lvl w:ilvl="0" w:tplc="B16E73D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="621" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
@@ -11009,51 +11043,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EEB027F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="027488EE"/>
     <w:lvl w:ilvl="0" w:tplc="AE72E2A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1032" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ECD89E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3980" w:hanging="480"/>
@@ -11108,51 +11142,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5146" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5626" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6106" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F724339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78388914"/>
     <w:lvl w:ilvl="0" w:tplc="4FD2919A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="797" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1277" w:hanging="480"/>
       </w:pPr>
@@ -11223,51 +11257,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4157" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4637" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A6551A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ACA90A4"/>
     <w:lvl w:ilvl="0" w:tplc="33AE0CFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1246" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2206" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -11313,51 +11347,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4606" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5086" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5566" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718B4434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="539C1CDE"/>
     <w:lvl w:ilvl="0" w:tplc="41B406EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="480"/>
       </w:pPr>
@@ -11404,51 +11438,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3020" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3500" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3980" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="719E05BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60CAB48C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1108" w:hanging="400"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1668" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3108" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72811DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EE21E26"/>
     <w:lvl w:ilvl="0" w:tplc="7208174E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="362" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
@@ -11496,51 +11616,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C87955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E55ECB5C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="444444"/>
         <w:sz w:val="25"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
@@ -11587,51 +11707,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75016E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43EE7D50"/>
     <w:lvl w:ilvl="0" w:tplc="C6EE2BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1198" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11680,51 +11800,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4078" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4558" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5038" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DF3A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62224052"/>
     <w:lvl w:ilvl="0" w:tplc="3564BB22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
@@ -11772,51 +11892,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="765E57E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD2034DA"/>
     <w:lvl w:ilvl="0" w:tplc="352AD660">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="514" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="994" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -11886,51 +12006,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3874" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4354" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76695BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B89AA498"/>
     <w:lvl w:ilvl="0" w:tplc="61264C56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
@@ -11978,51 +12098,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768F0F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D6117E"/>
     <w:lvl w:ilvl="0" w:tplc="7084D9A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12067,51 +12187,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76D173AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="129AF74A"/>
     <w:lvl w:ilvl="0" w:tplc="2D70A19A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12156,51 +12276,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ABE2166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E00FF3A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12242,51 +12362,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B2D44C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="133C54D0"/>
     <w:lvl w:ilvl="0" w:tplc="E5A6B778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -12332,51 +12452,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BFD5FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="539C1CDE"/>
     <w:lvl w:ilvl="0" w:tplc="41B406EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -12423,51 +12543,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C790274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8623A82"/>
     <w:lvl w:ilvl="0" w:tplc="3564BB22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
@@ -12515,51 +12635,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CA651A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DF8D564"/>
     <w:lvl w:ilvl="0" w:tplc="E0D6FDF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
@@ -12607,51 +12727,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="113" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB86AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E00FF3A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12693,51 +12813,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="114" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB9169A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DBCDFDE"/>
     <w:lvl w:ilvl="0" w:tplc="C91E427E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3741" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
@@ -12787,51 +12907,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4078" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4558" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5038" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="115" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DC004EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AA8F868"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -12904,132 +13024,132 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="89"/>
+    <w:abstractNumId w:val="91"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="101"/>
+    <w:abstractNumId w:val="104"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="83"/>
+    <w:abstractNumId w:val="85"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="92"/>
+    <w:abstractNumId w:val="94"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="94"/>
+    <w:abstractNumId w:val="96"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="107"/>
+    <w:abstractNumId w:val="110"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="86"/>
+    <w:abstractNumId w:val="88"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="102"/>
+    <w:abstractNumId w:val="105"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="99"/>
+    <w:abstractNumId w:val="102"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="111"/>
+    <w:abstractNumId w:val="114"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="87"/>
+    <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="49"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -13042,135 +13162,135 @@
   <w:num w:numId="31">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="95"/>
+    <w:abstractNumId w:val="97"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="96"/>
+    <w:abstractNumId w:val="98"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="73"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="93"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="77"/>
+    <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="109"/>
+    <w:abstractNumId w:val="112"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="70"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="50">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="51">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="81"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="112"/>
+    <w:abstractNumId w:val="115"/>
   </w:num>
   <w:num w:numId="54">
     <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="95"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="57">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="58">
     <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="59">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="60">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="61">
-    <w:abstractNumId w:val="106"/>
+    <w:abstractNumId w:val="109"/>
   </w:num>
   <w:num w:numId="62">
-    <w:abstractNumId w:val="97"/>
+    <w:abstractNumId w:val="100"/>
   </w:num>
   <w:num w:numId="63">
-    <w:abstractNumId w:val="98"/>
+    <w:abstractNumId w:val="101"/>
   </w:num>
   <w:num w:numId="64">
-    <w:abstractNumId w:val="94"/>
+    <w:abstractNumId w:val="96"/>
   </w:num>
   <w:num w:numId="65">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="66">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="67">
-    <w:abstractNumId w:val="100"/>
+    <w:abstractNumId w:val="103"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -13189,227 +13309,227 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="69">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="70">
-    <w:abstractNumId w:val="85"/>
+    <w:abstractNumId w:val="87"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="71">
     <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="72">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="73">
-    <w:abstractNumId w:val="105"/>
+    <w:abstractNumId w:val="108"/>
   </w:num>
   <w:num w:numId="74">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="75">
-    <w:abstractNumId w:val="110"/>
+    <w:abstractNumId w:val="113"/>
   </w:num>
   <w:num w:numId="76">
-    <w:abstractNumId w:val="81"/>
+    <w:abstractNumId w:val="83"/>
   </w:num>
   <w:num w:numId="77">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="78">
     <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="79">
-    <w:abstractNumId w:val="90"/>
+    <w:abstractNumId w:val="92"/>
   </w:num>
   <w:num w:numId="80">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="81">
     <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="82">
     <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="83">
-    <w:abstractNumId w:val="78"/>
+    <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="84">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="85">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="86">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="87">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="88">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="89">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="90">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="91">
     <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="92">
-    <w:abstractNumId w:val="108"/>
+    <w:abstractNumId w:val="111"/>
   </w:num>
   <w:num w:numId="93">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="94">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="95">
-    <w:abstractNumId w:val="104"/>
+    <w:abstractNumId w:val="107"/>
   </w:num>
   <w:num w:numId="96">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="71"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="97">
     <w:abstractNumId w:val="59"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="98">
-    <w:abstractNumId w:val="88"/>
+    <w:abstractNumId w:val="90"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
@@ -13421,93 +13541,183 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="100">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="101">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="102">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="103">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="104">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="105">
     <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="106">
-    <w:abstractNumId w:val="84"/>
+    <w:abstractNumId w:val="86"/>
   </w:num>
   <w:num w:numId="107">
-    <w:abstractNumId w:val="103"/>
+    <w:abstractNumId w:val="106"/>
   </w:num>
   <w:num w:numId="108">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="109">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="110">
-    <w:abstractNumId w:val="80"/>
+    <w:abstractNumId w:val="82"/>
   </w:num>
   <w:num w:numId="111">
-    <w:abstractNumId w:val="82"/>
+    <w:abstractNumId w:val="84"/>
   </w:num>
   <w:num w:numId="112">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="113">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="114">
     <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="115">
+    <w:abstractNumId w:val="61"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="116">
+    <w:abstractNumId w:val="70"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="117">
+    <w:abstractNumId w:val="99"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="112"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -14359,50 +14569,51 @@
     <w:rsid w:val="00E724E9"/>
     <w:rsid w:val="00E7367A"/>
     <w:rsid w:val="00E74C98"/>
     <w:rsid w:val="00E84A02"/>
     <w:rsid w:val="00E90D60"/>
     <w:rsid w:val="00E9244B"/>
     <w:rsid w:val="00E95BFE"/>
     <w:rsid w:val="00E979D0"/>
     <w:rsid w:val="00E97FE9"/>
     <w:rsid w:val="00EA106D"/>
     <w:rsid w:val="00EA7EE2"/>
     <w:rsid w:val="00EB2679"/>
     <w:rsid w:val="00EB2AA1"/>
     <w:rsid w:val="00EB3AA3"/>
     <w:rsid w:val="00EC4093"/>
     <w:rsid w:val="00ED04F8"/>
     <w:rsid w:val="00ED217F"/>
     <w:rsid w:val="00ED3352"/>
     <w:rsid w:val="00EE3D45"/>
     <w:rsid w:val="00EE44C4"/>
     <w:rsid w:val="00EE7697"/>
     <w:rsid w:val="00EF53A9"/>
     <w:rsid w:val="00EF6A0C"/>
     <w:rsid w:val="00EF7B0C"/>
     <w:rsid w:val="00F00489"/>
+    <w:rsid w:val="00F00BE7"/>
     <w:rsid w:val="00F06482"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F12C1D"/>
     <w:rsid w:val="00F24D6E"/>
     <w:rsid w:val="00F27789"/>
     <w:rsid w:val="00F30AFF"/>
     <w:rsid w:val="00F3349C"/>
     <w:rsid w:val="00F35DF1"/>
     <w:rsid w:val="00F36233"/>
     <w:rsid w:val="00F40635"/>
     <w:rsid w:val="00F463E6"/>
     <w:rsid w:val="00F4713F"/>
     <w:rsid w:val="00F50D70"/>
     <w:rsid w:val="00F53149"/>
     <w:rsid w:val="00F531FA"/>
     <w:rsid w:val="00F53817"/>
     <w:rsid w:val="00F5453B"/>
     <w:rsid w:val="00F558A8"/>
     <w:rsid w:val="00F56FB1"/>
     <w:rsid w:val="00F60178"/>
     <w:rsid w:val="00F740CE"/>
     <w:rsid w:val="00F76EFB"/>
     <w:rsid w:val="00F82C55"/>
     <w:rsid w:val="00F83D2E"/>
     <w:rsid w:val="00F90E80"/>
@@ -16864,67 +17075,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F38EC50C-AC55-4FE3-A997-E1C7E5E22CD9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8A25695-4C42-47FF-8AE4-2495002AF1AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>244</Words>
-  <Characters>1397</Characters>
+  <Words>262</Words>
+  <Characters>1497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1638</CharactersWithSpaces>
+  <CharactersWithSpaces>1756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>蔡沅翰-創新創業服務中心</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>