--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -16,113 +16,111 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="7684117B" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>附件5：參賽切結書暨蒐集個人資料告知/肖像提供同意書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439F925F" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-4" w:left="-10" w:firstLineChars="2" w:firstLine="4"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(繳交文件需掃描成PDF檔，且檔案大小不得超過2MB)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBF158F" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2026第31屆大專校院資訊應用服務創新競賽</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAB00FD" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
         <w:rPr>
-          <w:rFonts w:cs="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:cs="新細明體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>參賽切結書暨蒐集個人資料告知</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>肖像提供同意書</w:t>
@@ -144,67 +142,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="79701028" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>專題名稱：</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>請填寫</w:t>
-[...15 lines deleted...]
-        <w:t>系統一致之中文專題名稱</w:t>
+        <w:t>請填寫與線上報名系統一致之中文專題名稱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B28C90A" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:ind w:leftChars="0" w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本團隊為參加「</w:t>
       </w:r>
       <w:r>
         <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
@@ -278,98 +260,150 @@
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本團隊知悉以相同參賽作品二度參與本競賽時，其作品須有所精進並載明於報名文件中，如有虛偽不實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DF1A57" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本團隊不會在比賽會場有影響其他參賽隊伍，造成競賽不公的行為，經查證屬實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02026389" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+    <w:p w14:paraId="02026389" w14:textId="21C7A136" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料</w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>作品簡介及作品影片</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、</w:t>
+        <w:t>、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、外非營利使用，促進資訊創意發想交流。</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="21B1F8C9" w14:textId="2CDBFD5A" w:rsidR="005E095B" w:rsidRPr="00E55C6B" w:rsidRDefault="005E095B" w:rsidP="003433BD">
+      <w:pPr>
+        <w:pStyle w:val="22"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="115"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00E55C6B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>外非營利</w:t>
+        <w:t>本團隊本次參賽作品未使用來源自中國或具中資背景之開源模型（如</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00E55C6B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>使用，促進資訊創意發想交流。</w:t>
+        <w:t xml:space="preserve"> DeepSeek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55C6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等），亦未透過</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55C6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> API</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55C6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55C6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MCP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55C6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等介接工具進行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55C6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55C6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>訓練、應用推論或其他相關使用行為，且無其他違反法令或公序良俗之情事。</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="30B12FC6" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="115"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>蒐集、處理及利用個人資料部分：</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主辦單位</w:t>
       </w:r>
       <w:r>
@@ -404,382 +438,283 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>蒐集目的及類別：</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:br/>
-        <w:t>為辦理本競賽相關作業管理、通知聯繫、活動訊息發布、問卷調查、</w:t>
-[...13 lines deleted...]
-        <w:t>、相關統計分析，以及本會各項活動通知、報名資料確認、寄送產業相關資訊及本會內部管理等目的，主辦單位將蒐集參賽者之個人資料，包括學校名稱、聯絡地址、聯絡人姓名、年級、職稱、手機、E-mail、電話及個人肖像等。</w:t>
+        <w:t>為辦理本競賽相關作業管理、通知聯繫、活動訊息發布、問卷調查、產學媒合、相關統計分析，以及本會各項活動通知、報名資料確認、寄送產業相關資訊及本會內部管理等目的，主辦單位將蒐集參賽者之個人資料，包括學校名稱、聯絡地址、聯絡人姓名、年級、職稱、手機、E-mail、電話及個人肖像等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FAF3F3" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRPr="00EA63A8" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>個人資料利用之</w:t>
-[...13 lines deleted...]
-        <w:t>地區、對象及方式：</w:t>
+        <w:t>個人資料利用之期間、地區、對象及方式：</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA63A8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:br/>
-        <w:t>您的個人資料，除涉及國際業務或活動外，將於中華民國境內，統一授權予主辦單位及與執行單位，於前述蒐集目的之必要且合理範圍內利用，利用期間至前述蒐集目的消失為止。另為辦理競賽、公告得獎名單、成果推廣及相關宣傳之需要，主辦單位得公開得獎團隊之作品名稱、學校（或服務單位）、團隊成員姓名、指導老師姓名、獲獎名次及相關成果資料，並刊登於官方網站、新聞稿、社群媒體及相關宣傳資料。</w:t>
+        <w:t>您的個人資料，除涉及國際業務或活動外，將於中華民國境內，統一授權予主辦單位及與執行單位，於前述蒐集目的之必要且合理範圍內利用，利用期間至前述蒐集目的消失為止。另為辦理競賽、公告得獎名單、成果推廣及相關宣傳之需要，主辦單位得公開得獎團</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA63A8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>隊之作品名稱、學校（或服務單位）、團隊成員姓名、指導老師姓名、獲獎名次及相關成果資料，並刊登於官方網站、新聞稿、社群媒體及相關宣傳資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6D9070" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>當事人權利行使：依據個人資料保護法第3條，您可向本會請求查詢或閱覽、製給複製本、</w:t>
-[...6 lines deleted...]
-        <w:t>補充或更正、停止蒐集/處理/利用或刪除您的個人資料。</w:t>
+        <w:t>當事人權利行使：依據個人資料保護法第3條，您可向本會請求查詢或閱覽、製給複製本、補充或更正、停止蒐集/處理/利用或刪除您的個人資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4AE663" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不提供個人資料之權益影響：如您不提供或未提供正確之個人資料，或要求停止蒐集/處理/利用/刪除個人資料、服務訊息的取消訂閱，將無法為您提供蒐集目的之相關服務。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57754BAA" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>肖像權部分：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E4A195" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="117"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>授權內容：立同意書人同意主辦單位及執行單位有拍攝、使用、公開展示立同意書人肖像之權利。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6317AF63" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="117"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>授權期間/地域：</w:t>
-[...13 lines deleted...]
-        <w:t>永久授權</w:t>
+        <w:t>授權期間/地域：不限期間及地域永久授權</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB05623" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="117"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>授權條件：無償授權</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE54924" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>各項通知服務、相關訊息之停止寄送，可透過訊息內容提供之取消訂閱連結通知。您可於上班時間聯繫承辦人黃小姐</w:t>
-[...41 lines deleted...]
-        <w:t>資聲明事項之行為，請與活動承辦人反映。</w:t>
+        <w:t>各項通知服務、相關訊息之停止寄送，可透過訊息內容提供之取消訂閱連結通知。您可於上班時間聯繫承辦人黃小姐（電話(02)2577-4249，分機：392）。就違反本個資聲明事項之行為，請與活動承辦人反映。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1033CE69" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+    <w:p w14:paraId="2E824E03" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F7A7F3" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52F2ED78" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8CE66A" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:ind w:firstLine="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -830,211 +765,193 @@
         <w:trPr>
           <w:trHeight w:val="319"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74E672B9" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>團隊成員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47CC1612" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B779BE8" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(請清楚填寫或</w:t>
-[...17 lines deleted...]
-              <w:t>打)</w:t>
+              <w:t>(請清楚填寫或繕打)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36A51EA6" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>簽名</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77959A72" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>我已完整閱讀且</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="415306F1" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>同意上開蒐集個人資料告知提供</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="293E2B63" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(須由本人親筆簽名)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00BE7" w14:paraId="1D46EB1A" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1050,75 +967,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ADF26C6" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DDF5EDC" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00BE7" w14:paraId="56A5DC89" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44B5FB5E" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
@@ -1126,75 +1043,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14792476" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06787825" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00BE7" w14:paraId="63306A3A" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="340A5D58" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
@@ -1202,75 +1119,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CABD030" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="365E8566" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00BE7" w14:paraId="2997890E" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53681A8C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
@@ -1278,75 +1195,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BCF40C7" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38F4FCEB" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00BE7" w14:paraId="701A1385" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3571B514" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
@@ -1354,75 +1271,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="663C95AF" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D47371C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00BE7" w14:paraId="097925AA" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="336BDA2A" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
@@ -1430,75 +1347,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9D590B" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E6DE864" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00BE7" w14:paraId="1459ADE9" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07A69C70" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
@@ -1506,75 +1423,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DCC3893" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EA3289C" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00BE7" w14:paraId="15F7762D" w14:textId="77777777" w:rsidTr="00BE2493">
         <w:trPr>
           <w:trHeight w:val="623"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F7170D3" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
@@ -1582,147 +1499,132 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E023CCC" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E33866" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00BE2493">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="517D5D03" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
+    <w:p w14:paraId="517D5D03" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00733EBE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="20" w:before="72"/>
+        <w:spacing w:beforeLines="100" w:before="360"/>
         <w:ind w:leftChars="225" w:left="540" w:rightChars="99" w:right="238"/>
         <w:jc w:val="distribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:ind w:firstLine="240"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="475CC668" w14:textId="77777777" w:rsidR="00F00BE7" w:rsidRDefault="00F00BE7" w:rsidP="00F00BE7">
       <w:pPr>
         <w:jc w:val="distribute"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>中華民國115年  月  日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F00BE7" w:rsidSect="00C73089">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="709" w:header="851" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C859C73" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
+    <w:p w14:paraId="5C75C615" w14:textId="77777777" w:rsidR="00B50FE4" w:rsidRDefault="00B50FE4" w:rsidP="005166E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AB94B43" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
+    <w:p w14:paraId="16889998" w14:textId="77777777" w:rsidR="00B50FE4" w:rsidRDefault="00B50FE4" w:rsidP="005166E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
@@ -1806,58 +1708,58 @@
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A692C34" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
+    <w:p w14:paraId="53633122" w14:textId="77777777" w:rsidR="00B50FE4" w:rsidRDefault="00B50FE4" w:rsidP="005166E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54CE5D1C" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
+    <w:p w14:paraId="5FB5B3E6" w14:textId="77777777" w:rsidR="00B50FE4" w:rsidRDefault="00B50FE4" w:rsidP="005166E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04857EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F50C8A2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="415" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -13685,58 +13587,57 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="112"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -13896,59 +13797,62 @@
     <w:rsid w:val="002C7F06"/>
     <w:rsid w:val="002D170F"/>
     <w:rsid w:val="002D26AD"/>
     <w:rsid w:val="002D340F"/>
     <w:rsid w:val="002D3742"/>
     <w:rsid w:val="002D7E58"/>
     <w:rsid w:val="002E0ED8"/>
     <w:rsid w:val="002E2F32"/>
     <w:rsid w:val="002E6261"/>
     <w:rsid w:val="002E6705"/>
     <w:rsid w:val="002E7A82"/>
     <w:rsid w:val="002E7BAF"/>
     <w:rsid w:val="002F0DE9"/>
     <w:rsid w:val="002F1C34"/>
     <w:rsid w:val="002F5B41"/>
     <w:rsid w:val="0030150E"/>
     <w:rsid w:val="00302266"/>
     <w:rsid w:val="00307E4A"/>
     <w:rsid w:val="003120D1"/>
     <w:rsid w:val="00314644"/>
     <w:rsid w:val="00316B00"/>
     <w:rsid w:val="0032046E"/>
     <w:rsid w:val="00322A22"/>
     <w:rsid w:val="0032459F"/>
     <w:rsid w:val="00324638"/>
+    <w:rsid w:val="003246E0"/>
     <w:rsid w:val="003331BE"/>
     <w:rsid w:val="00333E0F"/>
     <w:rsid w:val="00336B9C"/>
     <w:rsid w:val="003370D1"/>
     <w:rsid w:val="003376DA"/>
     <w:rsid w:val="00337761"/>
     <w:rsid w:val="0034098B"/>
+    <w:rsid w:val="003433BD"/>
     <w:rsid w:val="0034677A"/>
     <w:rsid w:val="00346A0F"/>
+    <w:rsid w:val="00350188"/>
     <w:rsid w:val="0035583E"/>
     <w:rsid w:val="00357D43"/>
     <w:rsid w:val="0036549E"/>
     <w:rsid w:val="00370B11"/>
     <w:rsid w:val="00373D2F"/>
     <w:rsid w:val="00377FCC"/>
     <w:rsid w:val="0038678C"/>
     <w:rsid w:val="00391559"/>
     <w:rsid w:val="003932F2"/>
     <w:rsid w:val="003A0CBB"/>
     <w:rsid w:val="003A22E5"/>
     <w:rsid w:val="003A2D92"/>
     <w:rsid w:val="003A4BD9"/>
     <w:rsid w:val="003B688A"/>
     <w:rsid w:val="003C4E15"/>
     <w:rsid w:val="003C6005"/>
     <w:rsid w:val="003D2936"/>
     <w:rsid w:val="003D3966"/>
     <w:rsid w:val="003D5566"/>
     <w:rsid w:val="003E42F6"/>
     <w:rsid w:val="003E5D8B"/>
     <w:rsid w:val="003E7610"/>
     <w:rsid w:val="003F2543"/>
     <w:rsid w:val="003F4DD2"/>
     <w:rsid w:val="00402045"/>
@@ -14029,77 +13933,80 @@
     <w:rsid w:val="0052084D"/>
     <w:rsid w:val="005209BA"/>
     <w:rsid w:val="00521450"/>
     <w:rsid w:val="00531B7D"/>
     <w:rsid w:val="005356C9"/>
     <w:rsid w:val="00535E97"/>
     <w:rsid w:val="00540806"/>
     <w:rsid w:val="00540D31"/>
     <w:rsid w:val="00541E94"/>
     <w:rsid w:val="00542B7A"/>
     <w:rsid w:val="00545564"/>
     <w:rsid w:val="00546F56"/>
     <w:rsid w:val="00547A77"/>
     <w:rsid w:val="0055220B"/>
     <w:rsid w:val="00552245"/>
     <w:rsid w:val="00552FB7"/>
     <w:rsid w:val="005607EB"/>
     <w:rsid w:val="00562617"/>
     <w:rsid w:val="00563DB8"/>
     <w:rsid w:val="00564224"/>
     <w:rsid w:val="0056448D"/>
     <w:rsid w:val="00564EF8"/>
     <w:rsid w:val="00577F8E"/>
     <w:rsid w:val="0058096A"/>
     <w:rsid w:val="00582900"/>
+    <w:rsid w:val="00583AC8"/>
     <w:rsid w:val="00591728"/>
     <w:rsid w:val="00592637"/>
     <w:rsid w:val="00592E79"/>
     <w:rsid w:val="00595581"/>
     <w:rsid w:val="005A008B"/>
     <w:rsid w:val="005A1FCF"/>
     <w:rsid w:val="005A525A"/>
     <w:rsid w:val="005B1D85"/>
     <w:rsid w:val="005B2BD6"/>
     <w:rsid w:val="005B789B"/>
     <w:rsid w:val="005C0723"/>
     <w:rsid w:val="005C27BD"/>
     <w:rsid w:val="005C3530"/>
     <w:rsid w:val="005C4126"/>
     <w:rsid w:val="005C618A"/>
     <w:rsid w:val="005C733C"/>
     <w:rsid w:val="005D3961"/>
     <w:rsid w:val="005D4074"/>
     <w:rsid w:val="005D6321"/>
     <w:rsid w:val="005D6BCC"/>
+    <w:rsid w:val="005E095B"/>
     <w:rsid w:val="005E1C05"/>
     <w:rsid w:val="005E61DA"/>
     <w:rsid w:val="005F7C35"/>
     <w:rsid w:val="006049D3"/>
     <w:rsid w:val="00615B4F"/>
     <w:rsid w:val="00626359"/>
     <w:rsid w:val="00626E1A"/>
+    <w:rsid w:val="00631EE9"/>
     <w:rsid w:val="0063275B"/>
     <w:rsid w:val="006356D7"/>
     <w:rsid w:val="00635CD3"/>
     <w:rsid w:val="00640A23"/>
     <w:rsid w:val="00643CE9"/>
     <w:rsid w:val="00644397"/>
     <w:rsid w:val="00645C92"/>
     <w:rsid w:val="006461F9"/>
     <w:rsid w:val="00646F77"/>
     <w:rsid w:val="006523B2"/>
     <w:rsid w:val="00653BCB"/>
     <w:rsid w:val="00656884"/>
     <w:rsid w:val="00666C59"/>
     <w:rsid w:val="0066747C"/>
     <w:rsid w:val="00672C76"/>
     <w:rsid w:val="006733F6"/>
     <w:rsid w:val="00673569"/>
     <w:rsid w:val="00682CF7"/>
     <w:rsid w:val="006830C5"/>
     <w:rsid w:val="0068506E"/>
     <w:rsid w:val="0068548B"/>
     <w:rsid w:val="00691345"/>
     <w:rsid w:val="00692152"/>
     <w:rsid w:val="006969AB"/>
     <w:rsid w:val="00696A71"/>
@@ -14128,75 +14035,77 @@
     <w:rsid w:val="006E4289"/>
     <w:rsid w:val="006E4F78"/>
     <w:rsid w:val="006E5FBD"/>
     <w:rsid w:val="006E6626"/>
     <w:rsid w:val="006E78CC"/>
     <w:rsid w:val="006F2CBD"/>
     <w:rsid w:val="006F4050"/>
     <w:rsid w:val="006F51ED"/>
     <w:rsid w:val="006F5851"/>
     <w:rsid w:val="006F72A6"/>
     <w:rsid w:val="00702953"/>
     <w:rsid w:val="00704197"/>
     <w:rsid w:val="00705219"/>
     <w:rsid w:val="00706E54"/>
     <w:rsid w:val="0071628B"/>
     <w:rsid w:val="00722530"/>
     <w:rsid w:val="0072373B"/>
     <w:rsid w:val="007253FD"/>
     <w:rsid w:val="0072652E"/>
     <w:rsid w:val="00727E83"/>
     <w:rsid w:val="007306EA"/>
     <w:rsid w:val="00731615"/>
     <w:rsid w:val="00731847"/>
     <w:rsid w:val="00731989"/>
     <w:rsid w:val="007336EE"/>
+    <w:rsid w:val="00733EBE"/>
     <w:rsid w:val="00734C94"/>
     <w:rsid w:val="00736657"/>
     <w:rsid w:val="00741498"/>
     <w:rsid w:val="0074314A"/>
     <w:rsid w:val="0074475C"/>
     <w:rsid w:val="00746713"/>
     <w:rsid w:val="00750680"/>
     <w:rsid w:val="00754433"/>
     <w:rsid w:val="00757C8E"/>
     <w:rsid w:val="00760A31"/>
     <w:rsid w:val="00761070"/>
     <w:rsid w:val="007614A8"/>
     <w:rsid w:val="00762100"/>
     <w:rsid w:val="00770A4C"/>
     <w:rsid w:val="00771DA0"/>
     <w:rsid w:val="0077554E"/>
     <w:rsid w:val="00787AD2"/>
     <w:rsid w:val="00790B96"/>
     <w:rsid w:val="00790E07"/>
     <w:rsid w:val="00791643"/>
     <w:rsid w:val="00791A2B"/>
     <w:rsid w:val="00792A95"/>
     <w:rsid w:val="0079567C"/>
     <w:rsid w:val="00796489"/>
     <w:rsid w:val="007967B0"/>
+    <w:rsid w:val="007A2AD4"/>
     <w:rsid w:val="007B2C0F"/>
     <w:rsid w:val="007B2C98"/>
     <w:rsid w:val="007C0D0D"/>
     <w:rsid w:val="007C1C06"/>
     <w:rsid w:val="007E355A"/>
     <w:rsid w:val="007E6004"/>
     <w:rsid w:val="007F35DC"/>
     <w:rsid w:val="007F3E26"/>
     <w:rsid w:val="007F4AE5"/>
     <w:rsid w:val="007F50E0"/>
     <w:rsid w:val="007F790E"/>
     <w:rsid w:val="00800CD5"/>
     <w:rsid w:val="008015CB"/>
     <w:rsid w:val="0080300B"/>
     <w:rsid w:val="00804B8B"/>
     <w:rsid w:val="00806F2F"/>
     <w:rsid w:val="0080787C"/>
     <w:rsid w:val="00810387"/>
     <w:rsid w:val="008122D3"/>
     <w:rsid w:val="008127E6"/>
     <w:rsid w:val="008134F3"/>
     <w:rsid w:val="0081466D"/>
     <w:rsid w:val="00815583"/>
     <w:rsid w:val="00816A63"/>
     <w:rsid w:val="008226EC"/>
@@ -14362,50 +14271,51 @@
     <w:rsid w:val="00B0450A"/>
     <w:rsid w:val="00B057E2"/>
     <w:rsid w:val="00B11457"/>
     <w:rsid w:val="00B120C9"/>
     <w:rsid w:val="00B13E5F"/>
     <w:rsid w:val="00B14BC9"/>
     <w:rsid w:val="00B16D66"/>
     <w:rsid w:val="00B211F1"/>
     <w:rsid w:val="00B232E3"/>
     <w:rsid w:val="00B25283"/>
     <w:rsid w:val="00B26DCA"/>
     <w:rsid w:val="00B306AB"/>
     <w:rsid w:val="00B347A8"/>
     <w:rsid w:val="00B35582"/>
     <w:rsid w:val="00B356E8"/>
     <w:rsid w:val="00B36C9C"/>
     <w:rsid w:val="00B37B32"/>
     <w:rsid w:val="00B40537"/>
     <w:rsid w:val="00B419E4"/>
     <w:rsid w:val="00B41DDF"/>
     <w:rsid w:val="00B43732"/>
     <w:rsid w:val="00B45A06"/>
     <w:rsid w:val="00B46357"/>
     <w:rsid w:val="00B5000E"/>
     <w:rsid w:val="00B507B3"/>
+    <w:rsid w:val="00B50FE4"/>
     <w:rsid w:val="00B52943"/>
     <w:rsid w:val="00B53020"/>
     <w:rsid w:val="00B53DAA"/>
     <w:rsid w:val="00B545B3"/>
     <w:rsid w:val="00B55018"/>
     <w:rsid w:val="00B557DF"/>
     <w:rsid w:val="00B56580"/>
     <w:rsid w:val="00B565EF"/>
     <w:rsid w:val="00B61828"/>
     <w:rsid w:val="00B61EA0"/>
     <w:rsid w:val="00B63E92"/>
     <w:rsid w:val="00B6448A"/>
     <w:rsid w:val="00B70AB6"/>
     <w:rsid w:val="00B71A27"/>
     <w:rsid w:val="00B86398"/>
     <w:rsid w:val="00B8746B"/>
     <w:rsid w:val="00B9351E"/>
     <w:rsid w:val="00BA23C6"/>
     <w:rsid w:val="00BA355C"/>
     <w:rsid w:val="00BA3B2B"/>
     <w:rsid w:val="00BA685D"/>
     <w:rsid w:val="00BA7EA6"/>
     <w:rsid w:val="00BB1805"/>
     <w:rsid w:val="00BB1CFF"/>
     <w:rsid w:val="00BB1F9F"/>
@@ -14435,50 +14345,51 @@
     <w:rsid w:val="00C205A4"/>
     <w:rsid w:val="00C24117"/>
     <w:rsid w:val="00C251BA"/>
     <w:rsid w:val="00C26894"/>
     <w:rsid w:val="00C309E4"/>
     <w:rsid w:val="00C30FDE"/>
     <w:rsid w:val="00C407B4"/>
     <w:rsid w:val="00C41156"/>
     <w:rsid w:val="00C41BB4"/>
     <w:rsid w:val="00C42C50"/>
     <w:rsid w:val="00C4536B"/>
     <w:rsid w:val="00C46D68"/>
     <w:rsid w:val="00C51C4B"/>
     <w:rsid w:val="00C52B63"/>
     <w:rsid w:val="00C57E49"/>
     <w:rsid w:val="00C60A48"/>
     <w:rsid w:val="00C60B15"/>
     <w:rsid w:val="00C63463"/>
     <w:rsid w:val="00C64D20"/>
     <w:rsid w:val="00C65418"/>
     <w:rsid w:val="00C66116"/>
     <w:rsid w:val="00C70DCF"/>
     <w:rsid w:val="00C7136B"/>
     <w:rsid w:val="00C714E7"/>
     <w:rsid w:val="00C73089"/>
+    <w:rsid w:val="00C77082"/>
     <w:rsid w:val="00C85154"/>
     <w:rsid w:val="00C9028D"/>
     <w:rsid w:val="00C90C1B"/>
     <w:rsid w:val="00C910FB"/>
     <w:rsid w:val="00C91A1C"/>
     <w:rsid w:val="00C91BB1"/>
     <w:rsid w:val="00CB08AF"/>
     <w:rsid w:val="00CB15FF"/>
     <w:rsid w:val="00CB19C8"/>
     <w:rsid w:val="00CB2ACB"/>
     <w:rsid w:val="00CB4103"/>
     <w:rsid w:val="00CB5E73"/>
     <w:rsid w:val="00CC169B"/>
     <w:rsid w:val="00CC2C4A"/>
     <w:rsid w:val="00CC6664"/>
     <w:rsid w:val="00CC7F80"/>
     <w:rsid w:val="00CD2AD1"/>
     <w:rsid w:val="00CD4D4C"/>
     <w:rsid w:val="00CE0D15"/>
     <w:rsid w:val="00CE12C1"/>
     <w:rsid w:val="00CE566C"/>
     <w:rsid w:val="00CE69AF"/>
     <w:rsid w:val="00CE6AB1"/>
     <w:rsid w:val="00CF2972"/>
     <w:rsid w:val="00CF3DB2"/>
@@ -14487,50 +14398,51 @@
     <w:rsid w:val="00D023B2"/>
     <w:rsid w:val="00D101C8"/>
     <w:rsid w:val="00D10885"/>
     <w:rsid w:val="00D12CF5"/>
     <w:rsid w:val="00D14810"/>
     <w:rsid w:val="00D14BFB"/>
     <w:rsid w:val="00D15961"/>
     <w:rsid w:val="00D1640E"/>
     <w:rsid w:val="00D26186"/>
     <w:rsid w:val="00D31303"/>
     <w:rsid w:val="00D35082"/>
     <w:rsid w:val="00D350F2"/>
     <w:rsid w:val="00D3625C"/>
     <w:rsid w:val="00D362DA"/>
     <w:rsid w:val="00D379DF"/>
     <w:rsid w:val="00D44A53"/>
     <w:rsid w:val="00D47A7A"/>
     <w:rsid w:val="00D47E58"/>
     <w:rsid w:val="00D50C31"/>
     <w:rsid w:val="00D72361"/>
     <w:rsid w:val="00D73A07"/>
     <w:rsid w:val="00D73AB4"/>
     <w:rsid w:val="00D76888"/>
     <w:rsid w:val="00D76D21"/>
     <w:rsid w:val="00D80A74"/>
+    <w:rsid w:val="00D856FB"/>
     <w:rsid w:val="00D859D4"/>
     <w:rsid w:val="00D86E4A"/>
     <w:rsid w:val="00D91B66"/>
     <w:rsid w:val="00D91EEE"/>
     <w:rsid w:val="00D92426"/>
     <w:rsid w:val="00D939B1"/>
     <w:rsid w:val="00D94F5B"/>
     <w:rsid w:val="00D955CC"/>
     <w:rsid w:val="00D96E24"/>
     <w:rsid w:val="00D97B52"/>
     <w:rsid w:val="00DA281A"/>
     <w:rsid w:val="00DA439D"/>
     <w:rsid w:val="00DA593B"/>
     <w:rsid w:val="00DB0005"/>
     <w:rsid w:val="00DB1169"/>
     <w:rsid w:val="00DB1B8B"/>
     <w:rsid w:val="00DB38FE"/>
     <w:rsid w:val="00DB433B"/>
     <w:rsid w:val="00DB596B"/>
     <w:rsid w:val="00DC267F"/>
     <w:rsid w:val="00DC58EA"/>
     <w:rsid w:val="00DC6510"/>
     <w:rsid w:val="00DC7637"/>
     <w:rsid w:val="00DD0699"/>
     <w:rsid w:val="00DD407D"/>
@@ -14538,150 +14450,153 @@
     <w:rsid w:val="00DE08E6"/>
     <w:rsid w:val="00DE31B6"/>
     <w:rsid w:val="00DE47DB"/>
     <w:rsid w:val="00DE5374"/>
     <w:rsid w:val="00DE7699"/>
     <w:rsid w:val="00DE7FE4"/>
     <w:rsid w:val="00DF06BB"/>
     <w:rsid w:val="00DF41ED"/>
     <w:rsid w:val="00DF5EA4"/>
     <w:rsid w:val="00E04A49"/>
     <w:rsid w:val="00E06BCF"/>
     <w:rsid w:val="00E07498"/>
     <w:rsid w:val="00E10CE1"/>
     <w:rsid w:val="00E16B17"/>
     <w:rsid w:val="00E2129E"/>
     <w:rsid w:val="00E21C73"/>
     <w:rsid w:val="00E235FF"/>
     <w:rsid w:val="00E24360"/>
     <w:rsid w:val="00E2746F"/>
     <w:rsid w:val="00E27F3F"/>
     <w:rsid w:val="00E3473D"/>
     <w:rsid w:val="00E349F4"/>
     <w:rsid w:val="00E3607C"/>
     <w:rsid w:val="00E4113A"/>
     <w:rsid w:val="00E55638"/>
+    <w:rsid w:val="00E55C6B"/>
     <w:rsid w:val="00E61D7B"/>
     <w:rsid w:val="00E622A5"/>
     <w:rsid w:val="00E6511E"/>
     <w:rsid w:val="00E668FE"/>
     <w:rsid w:val="00E672C7"/>
     <w:rsid w:val="00E677EF"/>
     <w:rsid w:val="00E724E9"/>
     <w:rsid w:val="00E7367A"/>
     <w:rsid w:val="00E74C98"/>
     <w:rsid w:val="00E84A02"/>
     <w:rsid w:val="00E90D60"/>
     <w:rsid w:val="00E9244B"/>
     <w:rsid w:val="00E95BFE"/>
     <w:rsid w:val="00E979D0"/>
     <w:rsid w:val="00E97FE9"/>
     <w:rsid w:val="00EA106D"/>
     <w:rsid w:val="00EA7EE2"/>
     <w:rsid w:val="00EB2679"/>
     <w:rsid w:val="00EB2AA1"/>
     <w:rsid w:val="00EB3AA3"/>
     <w:rsid w:val="00EC4093"/>
     <w:rsid w:val="00ED04F8"/>
     <w:rsid w:val="00ED217F"/>
     <w:rsid w:val="00ED3352"/>
     <w:rsid w:val="00EE3D45"/>
     <w:rsid w:val="00EE44C4"/>
     <w:rsid w:val="00EE7697"/>
     <w:rsid w:val="00EF53A9"/>
     <w:rsid w:val="00EF6A0C"/>
     <w:rsid w:val="00EF7B0C"/>
     <w:rsid w:val="00F00489"/>
     <w:rsid w:val="00F00BE7"/>
     <w:rsid w:val="00F06482"/>
     <w:rsid w:val="00F11504"/>
     <w:rsid w:val="00F12C1D"/>
+    <w:rsid w:val="00F228FC"/>
     <w:rsid w:val="00F24D6E"/>
     <w:rsid w:val="00F27789"/>
     <w:rsid w:val="00F30AFF"/>
     <w:rsid w:val="00F3349C"/>
     <w:rsid w:val="00F35DF1"/>
     <w:rsid w:val="00F36233"/>
     <w:rsid w:val="00F40635"/>
     <w:rsid w:val="00F463E6"/>
     <w:rsid w:val="00F4713F"/>
     <w:rsid w:val="00F50D70"/>
     <w:rsid w:val="00F53149"/>
     <w:rsid w:val="00F531FA"/>
     <w:rsid w:val="00F53817"/>
     <w:rsid w:val="00F5453B"/>
     <w:rsid w:val="00F558A8"/>
     <w:rsid w:val="00F56FB1"/>
     <w:rsid w:val="00F60178"/>
     <w:rsid w:val="00F740CE"/>
     <w:rsid w:val="00F76EFB"/>
     <w:rsid w:val="00F82C55"/>
     <w:rsid w:val="00F83D2E"/>
     <w:rsid w:val="00F90E80"/>
     <w:rsid w:val="00F948E7"/>
     <w:rsid w:val="00F94F27"/>
     <w:rsid w:val="00F972CB"/>
     <w:rsid w:val="00FA35FD"/>
     <w:rsid w:val="00FA7DB3"/>
     <w:rsid w:val="00FB0465"/>
     <w:rsid w:val="00FB5F60"/>
     <w:rsid w:val="00FC07DC"/>
     <w:rsid w:val="00FC14B6"/>
     <w:rsid w:val="00FD1C1E"/>
     <w:rsid w:val="00FD49A7"/>
     <w:rsid w:val="00FD54B4"/>
     <w:rsid w:val="00FD5AF9"/>
     <w:rsid w:val="00FD5C1F"/>
     <w:rsid w:val="00FD611F"/>
     <w:rsid w:val="00FE040A"/>
     <w:rsid w:val="00FE2CAA"/>
     <w:rsid w:val="00FE2D3D"/>
+    <w:rsid w:val="00FE516A"/>
     <w:rsid w:val="00FE5E3E"/>
     <w:rsid w:val="00FE66DD"/>
     <w:rsid w:val="00FE7F15"/>
     <w:rsid w:val="00FF0EBF"/>
     <w:rsid w:val="00FF382E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3AA1EBC9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EF411575-71C0-4746-B65C-FD8FD41EC6FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
@@ -17075,67 +16990,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8A25695-4C42-47FF-8AE4-2495002AF1AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B29E8F1-ACE4-4CB2-938C-DB7D1A474DAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>262</Words>
-  <Characters>1497</Characters>
+  <Words>277</Words>
+  <Characters>1581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1756</CharactersWithSpaces>
+  <CharactersWithSpaces>1855</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>蔡沅翰-創新創業服務中心</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>