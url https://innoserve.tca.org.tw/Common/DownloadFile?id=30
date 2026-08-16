--- v0 (2026-06-24)
+++ v1 (2026-08-16)
@@ -481,119 +481,221 @@
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>想要解決的「數位落差」為何（語言、年齡、地理、能力或資訊落差</w:t>
       </w:r>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、AI模型在系統中所扮演的核心角色、系統如何將模型輸出轉為實際可用服務、具備可展示之原型系統（Prototype</w:t>
       </w:r>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD68834" w14:textId="35F92828" w:rsidR="00947AA5" w:rsidRPr="00864CC3" w:rsidRDefault="00947AA5" w:rsidP="00947AA5">
+    <w:p w14:paraId="16236873" w14:textId="6D1EA232" w:rsidR="001C7BDB" w:rsidRPr="001C7BDB" w:rsidRDefault="001C7BDB" w:rsidP="001C7BDB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>報名「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074527A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>資料隱私</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074527A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>保護</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074527A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074527A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>創新應用組</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」須繳交</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074527A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>附件</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074527A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>：衍生資料集產出說明文件</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD68834" w14:textId="639CEC55" w:rsidR="00947AA5" w:rsidRPr="00864CC3" w:rsidRDefault="00947AA5" w:rsidP="00947AA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>鼓勵報名指定專題類之團隊，如有深入與企業洽談、了解其需求，可於概述文件中呈現討論之紀錄(可包含：人事時地物、形式</w:t>
       </w:r>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>線上/實體</w:t>
+        <w:t>線</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00864CC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00864CC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>/實體</w:t>
       </w:r>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、內容等)，做為委員評分參考之內容。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0034017F" w14:textId="77777777" w:rsidR="00947AA5" w:rsidRPr="00864CC3" w:rsidRDefault="00947AA5" w:rsidP="00947AA5">
+    <w:p w14:paraId="0034017F" w14:textId="7FAAEB23" w:rsidR="00947AA5" w:rsidRPr="00864CC3" w:rsidRDefault="00947AA5" w:rsidP="00947AA5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>上述</w:t>
       </w:r>
-      <w:r w:rsidR="00AB5076" w:rsidRPr="00864CC3">
+      <w:r w:rsidR="001C7BDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>點說明，請於繳件時刪除。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662A0701" w14:textId="77777777" w:rsidR="00947AA5" w:rsidRPr="00864CC3" w:rsidRDefault="00947AA5" w:rsidP="00947AA5">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="755B8F19" w14:textId="77777777" w:rsidR="00947AA5" w:rsidRPr="00864CC3" w:rsidRDefault="00947AA5" w:rsidP="00947AA5">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:pBdr>
           <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
         </w:pBdr>
@@ -894,101 +996,98 @@
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>八、結</w:t>
       </w:r>
       <w:r w:rsidRPr="00864CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>語</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5240EC03" w14:textId="2AE2F7E8" w:rsidR="00947AA5" w:rsidRPr="00864CC3" w:rsidRDefault="00947AA5">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00947AA5" w:rsidRPr="00864CC3" w:rsidSect="00C73089">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="709" w:header="851" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4C859C73" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0AB94B43" w14:textId="77777777" w:rsidR="00286489" w:rsidRDefault="00286489" w:rsidP="005166E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12710,50 +12809,51 @@
     <w:rsid w:val="00150F66"/>
     <w:rsid w:val="00151322"/>
     <w:rsid w:val="00155A40"/>
     <w:rsid w:val="001574E6"/>
     <w:rsid w:val="00157D85"/>
     <w:rsid w:val="001666B1"/>
     <w:rsid w:val="00167003"/>
     <w:rsid w:val="001756E2"/>
     <w:rsid w:val="00176099"/>
     <w:rsid w:val="00176A15"/>
     <w:rsid w:val="00183402"/>
     <w:rsid w:val="00184DF7"/>
     <w:rsid w:val="00190EF4"/>
     <w:rsid w:val="00193FDB"/>
     <w:rsid w:val="00194505"/>
     <w:rsid w:val="00196C15"/>
     <w:rsid w:val="001A3702"/>
     <w:rsid w:val="001A447F"/>
     <w:rsid w:val="001A54C4"/>
     <w:rsid w:val="001B11D0"/>
     <w:rsid w:val="001B508F"/>
     <w:rsid w:val="001B5B3A"/>
     <w:rsid w:val="001B5CB9"/>
     <w:rsid w:val="001C10DD"/>
     <w:rsid w:val="001C58D0"/>
+    <w:rsid w:val="001C7BDB"/>
     <w:rsid w:val="001D049A"/>
     <w:rsid w:val="001D0B92"/>
     <w:rsid w:val="001D3F8B"/>
     <w:rsid w:val="001D7CB2"/>
     <w:rsid w:val="001E5633"/>
     <w:rsid w:val="001F1A41"/>
     <w:rsid w:val="001F3358"/>
     <w:rsid w:val="001F4B7C"/>
     <w:rsid w:val="001F6BE4"/>
     <w:rsid w:val="0020003E"/>
     <w:rsid w:val="002002C1"/>
     <w:rsid w:val="002002FF"/>
     <w:rsid w:val="002020D1"/>
     <w:rsid w:val="002128C4"/>
     <w:rsid w:val="00215BC2"/>
     <w:rsid w:val="00215FE0"/>
     <w:rsid w:val="00217F14"/>
     <w:rsid w:val="00221302"/>
     <w:rsid w:val="00227B09"/>
     <w:rsid w:val="00231EDE"/>
     <w:rsid w:val="002356A5"/>
     <w:rsid w:val="00235BA4"/>
     <w:rsid w:val="00237A2C"/>
     <w:rsid w:val="002408E1"/>
     <w:rsid w:val="00240CBB"/>
@@ -15967,67 +16067,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DD5FB87-3C33-4034-A413-2DD17D292FE7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A570B02E-2055-418D-A2E0-DDF6A7D0AF7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>106</Words>
-  <Characters>608</Characters>
+  <Words>112</Words>
+  <Characters>639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>713</CharactersWithSpaces>
+  <CharactersWithSpaces>750</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>蔡沅翰-創新創業服務中心</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>