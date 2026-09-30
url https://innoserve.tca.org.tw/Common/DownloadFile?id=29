--- v2 (2026-08-16)
+++ v3 (2026-09-30)
@@ -609,52 +609,50 @@
       </w:pPr>
       <w:r w:rsidRPr="0062139E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>協辦單位：</w:t>
       </w:r>
       <w:r w:rsidR="0099436D" w:rsidRPr="0099436D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>聯新國際醫院、叡揚資訊股份有限公司、美商超微半導體股份有限公司台灣分公司</w:t>
       </w:r>
       <w:r w:rsidR="00E13B91">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>、Google Cloud</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="0099436D" w:rsidRPr="0099436D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>、台灣微軟股份有限公司、新加坡商鈦坦科技、國家資通安全研究院、中華民國資訊經理人協會、宏碁資訊服務股份有限公司、國立臺灣大學計算機及資訊網路中心</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="0062139E" w:rsidRDefault="00007CD1" w:rsidP="0062139E">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062139E">
         <w:rPr>
@@ -2669,51 +2667,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>安全的健康存摺...等。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>【資安主題歷年得獎作品簡介】</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00E13B91">
+          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="000A643F">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00A577CC" w:rsidRPr="001E3018">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 </w:rPr>
                 <w:t>https://innoserveawards.tca.org.tw/networksafe.aspx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
@@ -7357,51 +7355,51 @@
         <w:spacing w:before="180" w:after="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk159832025"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk159832025"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>線上報</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>名-</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>報名網址：</w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00446647">
           <w:rPr>
@@ -8334,87 +8332,87 @@
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>分鐘</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00003673" w:rsidRDefault="00007CD1">
                             <w:pPr>
                               <w:ind w:left="336"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
-                            <w:bookmarkStart w:id="5" w:name="_Hlk226535461"/>
+                            <w:bookmarkStart w:id="4" w:name="_Hlk226535461"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>報名截止日期</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>10/5(</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>一</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">) </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>下午四點</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="5"/>
+                            <w:bookmarkEnd w:id="4"/>
                           </w:p>
                           <w:p w:rsidR="00003673" w:rsidRDefault="00007CD1">
                             <w:pPr>
                               <w:ind w:left="336"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="0033CC"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="0033CC"/>
                               </w:rPr>
                               <w:t>同時報名兩組之團隊需繳交兩份系統概述文件</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
@@ -8697,87 +8695,87 @@
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>分鐘</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00003673" w:rsidRDefault="00007CD1">
                       <w:pPr>
                         <w:ind w:left="336"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>※</w:t>
                       </w:r>
-                      <w:bookmarkStart w:id="6" w:name="_Hlk226535461"/>
+                      <w:bookmarkStart w:id="5" w:name="_Hlk226535461"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>報名截止日期</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>10/5(</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>一</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">) </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>下午四點</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="6"/>
+                      <w:bookmarkEnd w:id="5"/>
                     </w:p>
                     <w:p w:rsidR="00003673" w:rsidRDefault="00007CD1">
                       <w:pPr>
                         <w:ind w:left="336"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="0033CC"/>
                         </w:rPr>
                         <w:t>※</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:color w:val="0033CC"/>
                         </w:rPr>
                         <w:t>同時報名兩組之團隊需繳交兩份系統概述文件</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -9145,51 +9143,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0BCEEF96" id="AutoShape 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:531.65pt;height:527.4pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/ECMmmgEAACkDAAAOAAAAZHJzL2Uyb0RvYy54bWysUlFrGzEMfh/sPxi/L5cEmqxHLmUQOgZj&#10;K3T9AYrPzhlsy1huLvn3k51LWra3MQ58siV90vdJm4eTd+KoE1kMnVzM5lLooLC34dDJl1+Pnz5L&#10;QRlCDw6D7uRZk3zYfvywGWOrlzig63USDBKoHWMnh5xj2zSkBu2BZhh1YKfB5CHzNR2aPsHI6N41&#10;y/l81YyY+phQaSJ+3V2cclvxjdEq/zSGdBauk9xbrmeq576czXYD7SFBHKya2oB/6MKDDVz0BrWD&#10;DOI12b+gvFUJCU2eKfQNGmOVrhyYzWL+B5vnAaKuXFgcijeZ6P/Bqh/HpyRsz7NbShHA84y+vGas&#10;pcWi6DNGajnsOT6l6UZsFrInk3z5Mw1xqpqeb5rqUxaKH1fru8X93VoKxb7V6n7NX0Ft3tJjovxV&#10;oxfF6GTioVUt4fid8iX0GlKqBXy0zvE7tC4IBbw1xsEl5Z2vpOyABnEEnj2hs/1U1wUuX1hdeBRr&#10;j/2ZdXDfAmtb9uRqpKuxn4zST8ngeVQS0+6Ugb+/16i3Dd/+BgAA//8DAFBLAwQUAAYACAAAACEA&#10;FtFR4t4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgDhSoNcaqKH5Uj&#10;tEiF2zZekgh7HcVuk/bpcbjAZTWrWc18my8Ga8SBOt84VnA9SUAQl043XCl43zxfpSB8QNZoHJOC&#10;I3lYFOdnOWba9fxGh3WoRAxhn6GCOoQ2k9KXNVn0E9cSR+/LdRZDXLtK6g77GG6NvEmSmbTYcGyo&#10;saWHmsrv9d4qWKXt8uPFnfrKPH2utq/b+eNmHpS6vBiW9yACDeHvGEb8iA5FZNq5PWsvjIL4SPid&#10;o5fMplMQu1Hd3aYgi1z+5y9+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8QIyaaAQAA&#10;KQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABbRUeLe&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchory="line"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(二) 注意事項</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -24350,57 +24348,57 @@
           <w:numId w:val="60"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="-4" w:left="-10" w:firstLineChars="2" w:firstLine="4"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(繳交文件需掃描成PDF檔，且檔案大小不得超過2MB)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="100" w:before="398"/>
+        <w:spacing w:beforeLines="50" w:before="199"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2026第31屆大專校院資訊應用服務創新競賽</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
@@ -24604,155 +24602,155 @@
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>下稱本競賽</w:t>
       </w:r>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>，同意擔保下列事項，以作為取得參賽資格之依據：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:ind w:hanging="600"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本團隊詳讀競賽須知後同意其內容，願依相關規定參賽，參賽作品及參賽過程如有剽竊、抄襲、冒名頂替、其他不法之情事或違反本競賽規則所列之規定者，主辦單位得取消參賽及得獎資格，亦同意繳回獲得之獎金及獎狀，如有致損害於主辦單位、執行單位或其他任何第三人之行為，將由本團隊自負相關法律及賠償責任，概與主辦及執行單位無關。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:ind w:hanging="600"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本團隊參賽作品未達「商品化」或「量產」階段，如有虛偽不實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:ind w:hanging="600"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本團隊知悉以相同參賽作品二度參與本競賽時，其作品須有所精進並載明於報名文件中，如有虛偽不實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:ind w:hanging="600"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本團隊不會在比賽會場有影響其他參賽隊伍，造成競賽不公的行為，經查證屬實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:ind w:hanging="600"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料</w:t>
       </w:r>
       <w:r w:rsidRPr="004B285B">
@@ -24784,133 +24782,257 @@
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>外非營利</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>使用，促進資訊創意發想交流。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="000A643F" w:rsidRDefault="000A643F" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
-        <w:spacing w:after="120"/>
         <w:ind w:hanging="600"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B285B">
+      <w:r w:rsidRPr="000A643F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>蒐集、處理及利用個人資料部分：</w:t>
+        <w:t>本團隊本次參賽作品未使用來源自中國或具中資背景之開源模型（如</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B285B">
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DeepSeek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等），亦未透過</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> API</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MCP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>接工具進行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>訓練、應用推論或其他相關使用行為，且無其他違反法令或公序良俗之情事。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B285B" w:rsidRPr="000A643F" w:rsidRDefault="004B285B" w:rsidP="000A643F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:ind w:hanging="600"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B285B">
+      </w:pPr>
+      <w:r w:rsidRPr="000A643F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>主辦單位</w:t>
+        <w:t>蒐集、處理及利用個人資料部分：</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B285B">
+      <w:r w:rsidRPr="000A643F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004B285B">
+      <w:r w:rsidRPr="000A643F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>數位發展部數位產業署、教育部資訊及科技教育司、中華民國資訊管理學會</w:t>
+        <w:t>主辦單位</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B285B">
+      <w:r w:rsidRPr="000A643F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B285B">
+      <w:r w:rsidRPr="000A643F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>數位發展部數位產業署、教育部資訊及科技教育司、中華民國資訊管理學會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A643F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>委託計</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B285B">
+      <w:r w:rsidRPr="000A643F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>畫執行單位-台北市電腦商業同業公會(下稱本會)辦理大專校院資訊應用服務創新競賽因應個人資料保護法、相關個人資料保護規定，在向您蒐集個人資料之前，依法向您告知下列事項，當您親筆簽名後，表示您已閱讀、瞭解並同意接受本同意書之所有內容：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -24922,311 +25044,303 @@
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>為辦理本競賽相關作業管理、通知聯繫、活動訊息發布、問卷調查、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>產學媒合</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、相關統計分析，以及本會各項活動通知、報名資料確認、寄送產業相關資訊及本會內部管理等目的，主辦單位將蒐集參賽者之個人資料，包括學校名稱、聯絡地址、聯絡人姓名、年級、職稱、手機、E-mail、電話及個人肖像等。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>個人資料利用之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>期間、</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>地區、對象及方式：</w:t>
       </w:r>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>您的個人資料，除涉及國際業務或活動外，將於中華民國境內，統一授權予主辦單</w:t>
-[...8 lines deleted...]
-        <w:t>位及與執行單位，於前述蒐集目的之必要且合理範圍內利用，利用期間至前述蒐集目的消失為止。另為辦理競賽、公告得獎名單、成果推廣及相關宣傳之需要，主辦單位得公開得獎團隊之作品名稱、學校（或服務單位）、團隊成員姓名、指導老師姓名、獲獎名次及相關成果資料，並刊登於官方網站、新聞稿、社群媒體及相關宣傳資料。</w:t>
+        <w:t>您的個人資料，除涉及國際業務或活動外，將於中華民國境內，統一授權予主辦單位及與執行單位，於前述蒐集目的之必要且合理範圍內利用，利用期間至前述蒐集目的消失為止。另為辦理競賽、公告得獎名單、成果推廣及相關宣傳之需要，主辦單位得公開得獎團隊之作品名稱、學校（或服務單位）、團隊成員姓名、指導老師姓名、獲獎名次及相關成果資料，並刊登於官方網站、新聞稿、社群媒體及相關宣傳資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>當事人權利行使：依據個人資料保護法第3條，您可向本會請求查詢或閱覽、製給複製本、補充或更正、停止蒐集/處理/利用或刪除您的個人資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>不提供個人資料之權益影響：如您不提供或未提供正確之個人資料，或要求停止蒐集/處理/利用/刪除個人資料、服務訊息的取消訂閱，將無法為您提供蒐集目的之相關服務。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>肖像權部分：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1134" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>授權內容：立同意書人同意主辦單位及執行單位有拍攝、使用、公開展示立同意書人肖像之權利。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1134" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>授權期間/地域：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>不限期間及地</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>域永久授權</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1134" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>授權條件：無償授權</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="000A643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -26286,111 +26400,96 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
-        <w:spacing w:after="120"/>
-[...12 lines deleted...]
-        <w:autoSpaceDN/>
         <w:jc w:val="distribute"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B285B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>中華民國115年  月  日</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="72"/>
         <w:ind w:left="540" w:right="238"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="-10" w:firstLine="6"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>附件3：教育開放資料組-好點子說明書</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:ind w:left="-10" w:firstLine="6"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>繳交文件需為PDF檔，標楷體14字型，最多不得超過3頁，且檔案大小不得超過2MB</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -26474,119 +26573,129 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>教育開放資料組-好點子說明書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003673" w:rsidRPr="00446647">
+      <w:tr w:rsidR="00003673" w:rsidRPr="00446647" w:rsidTr="000A643F">
         <w:trPr>
-          <w:trHeight w:val="12033"/>
+          <w:trHeight w:val="11811"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="238"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>可運用教育部現有的哪些開放資料集？並加值使用在何種應用情境中？</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>(無須實作，但請詳細說明應用情境)</w:t>
+              <w:t>(無須實作，但請詳</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>細說明應用情境)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
+    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673" w:rsidP="000A643F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="72"/>
-        <w:ind w:left="540" w:right="238"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:ind w:right="238"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00003673" w:rsidRPr="00446647" w:rsidSect="00446647">
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="709" w:left="1134" w:header="567" w:footer="334" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="398"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00217B30" w:rsidRDefault="00007CD1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00217B30" w:rsidRDefault="00007CD1">
@@ -32891,118 +33000,120 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="64">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="59"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="360"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00003673"/>
     <w:rsid w:val="00003673"/>
     <w:rsid w:val="00007CD1"/>
+    <w:rsid w:val="000A643F"/>
     <w:rsid w:val="00217B30"/>
     <w:rsid w:val="00344566"/>
     <w:rsid w:val="00446647"/>
     <w:rsid w:val="004B285B"/>
     <w:rsid w:val="0062139E"/>
     <w:rsid w:val="00654B93"/>
     <w:rsid w:val="006C461E"/>
     <w:rsid w:val="006D34EB"/>
     <w:rsid w:val="0099436D"/>
     <w:rsid w:val="00A577CC"/>
     <w:rsid w:val="00E13B91"/>
+    <w:rsid w:val="00F87F96"/>
     <w:rsid w:val="00FA37CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0E307C25"/>
+  <w14:docId w14:val="1DCA8AFB"/>
   <w15:docId w15:val="{3DE3BDF0-E634-4F3E-B5AB-A9E5F4F2B734}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -37614,53 +37725,53 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>1997</Words>
-  <Characters>11387</Characters>
+  <Words>2012</Words>
+  <Characters>11473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
+  <Lines>95</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13358</CharactersWithSpaces>
+  <CharactersWithSpaces>13459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>專案計畫契約及計畫書格式</dc:title>
   <dc:subject/>
   <dc:creator>green</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>