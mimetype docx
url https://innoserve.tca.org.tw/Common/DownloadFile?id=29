--- v0 (2026-05-06)
+++ v1 (2026-06-24)
@@ -12,51 +12,50 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1599902" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="圖片 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
@@ -67,86 +66,85 @@
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1599902" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                       <a:prstDash/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2026第31屆</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>大專校院資訊應用服務創新競賽</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>須知</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1" w:rsidP="006D34EB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
@@ -210,51 +208,51 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="2152653" cy="352425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="19046" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns="">
             <w:pict>
               <v:rect w14:anchorId="44719D11" id="Rectangle 110" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:11.8pt;width:169.5pt;height:27.75pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXANdGuAEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N15mErRGnDk0mKJA&#10;0Q467QcwsmQL0AZRjZO/L6VsXW6D8YGiRPKRfKTXDwdr2F5G1N71vFnUnEkn/KDd2POfPx7fvecM&#10;E7gBjHey50eJ/GHz9s16Dp1s/eTNICMjEIfdHHo+pRS6qkIxSQu48EE6MiofLSS6xrEaIsyEbk3V&#10;1vWqmn0cQvRCItLr9mTkm4KvlBTpm1IoEzM9p9pSkbHIXZbVZg3dGCFMWpzLgBdUYUE7SnqF2kIC&#10;9ivq/6CsFtGjV2khvK28UlrI0gN109T/dPM8QZClFyIHw5UmfD1Y8XX/FJkeet5y5sDSiL4TaeBG&#10;I1nTFILmgB35PYenSHTlG5Kauz2oaPNJfbBDIfV4JVUeEhP02DbLdrW840yQ7W7Z3rfLzHp1iw4R&#10;0yfpLctKzyPlL1zC/gumk+vFJSdz/lEbUwZnHJtp6z7U9yvCB9ofZeAUjN7oITvmEIzj7qOJbA95&#10;Dcp3ruEvt5xlCzid/IrptCBWJ5l7p6KNo+PGQdZ2fjgSieazo8HkJbso8aLszkqGyBE0zAJ2Xry8&#10;LX/ei9ft99j8BgAA//8DAFBLAwQUAAYACAAAACEAxGmvE9oAAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KjTRgo0zaaqEJU4QsoHOPE2McRrK3ba8PeYExx3ZjTzttovdhQX&#10;moJxjLBeZSCIO6cN9wgfp+PDE4gQFWs1OiaEbwqwr29vKlVqd+V3ujSxF6mEQ6kQhhh9KWXoBrIq&#10;rJwnTt7ZTVbFdE691JO6pnI7yk2WFdIqw2lhUJ6eB+q+mtkiLEUrG//61h+MCW1/nE/+xX8i3t8t&#10;hx2ISEv8C8MvfkKHOjG1bmYdxIiQHokIm7wAkdw83yahRXjcrkHWlfyPX/8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAlwDXRrgBAABmAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAxGmvE9oAAAAGAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" filled="f" strokeweight=".52906mm">
                 <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>高中高職競賽須知</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -268,51 +266,93 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>活動時間</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>報名日期(線上)：115年8月3日(一)9:00am開放報名至115年10月5日(一)4:00pm截止，請於截止日下午3時59分59秒前(報名系統將於下午4時關閉)完成報名。</w:t>
+        <w:t>報名日期(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D34EB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>線上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D34EB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)：115年8月3日(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D34EB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D34EB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)9:00am開放報名至115年10月5日(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D34EB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D34EB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)4:00pm截止，請於截止日下午3時59分59秒前(報名系統將於下午4時關閉)完成報名。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>初賽日期：115年10月13日(二)～115年10月23日(五)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
@@ -402,63 +442,63 @@
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>活動網</w:t>
       </w:r>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>址：</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="006D34EB">
           <w:rPr>
             <w:rStyle w:val="aff4"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https:</w:t>
         </w:r>
-        <w:bookmarkStart w:id="2" w:name="_Hlt502670561"/>
-        <w:bookmarkStart w:id="3" w:name="_Hlt502670562"/>
+        <w:bookmarkStart w:id="1" w:name="_Hlt502670561"/>
+        <w:bookmarkStart w:id="2" w:name="_Hlt502670562"/>
         <w:r w:rsidRPr="006D34EB">
           <w:rPr>
             <w:rStyle w:val="aff4"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
+        <w:bookmarkEnd w:id="1"/>
         <w:bookmarkEnd w:id="2"/>
-        <w:bookmarkEnd w:id="3"/>
         <w:r w:rsidRPr="006D34EB">
           <w:rPr>
             <w:rStyle w:val="aff4"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>/innoserve.tca.org.tw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
@@ -520,131 +560,149 @@
         <w:t>主辦單位：數位發展部數位產業署、教育部資訊及科技教育司、中華民國資訊管理學會</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>共同主辦單位：勞動部、數位發展部資料創新司、經濟部商業發展署、</w:t>
-[...23 lines deleted...]
-        <w:t>臺北市政府資訊局</w:t>
+        <w:t>共同主辦單位：勞動部、數位發展部資料創新司、經濟部商業發展署、臺北市政府資訊局</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="0062139E" w:rsidRPr="0062139E" w:rsidRDefault="00007CD1" w:rsidP="0062139E">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D34EB">
+      <w:r w:rsidRPr="0062139E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>協辦單位：</w:t>
       </w:r>
-      <w:r w:rsidR="00446647" w:rsidRPr="006D34EB">
+      <w:r w:rsidR="0062139E" w:rsidRPr="0062139E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>聯新國際醫院、叡揚資訊股份有限公司、新加坡商鈦坦科技、國家資通安全研究院、宏碁股份有限公司、國立臺灣大學計算機及資訊網路中心</w:t>
+        <w:t>聯新國際醫院、叡揚資訊股份有限公司、美商超微半導體股份有限公司台灣分公司、</w:t>
+      </w:r>
+      <w:r w:rsidR="00654B93" w:rsidRPr="00654B93">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>邁達特數位股份有限公司</w:t>
+      </w:r>
+      <w:r w:rsidR="00654B93">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="0062139E" w:rsidRPr="0062139E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>新加坡商鈦坦科技、國家資通安全研究院</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA37CE" w:rsidRPr="00FA37CE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>、中華民國資訊經理人協會</w:t>
+      </w:r>
+      <w:r w:rsidR="0062139E" w:rsidRPr="0062139E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>、宏碁股份有限公司、國立臺灣大學計算機及資訊網路中心</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="00003673" w:rsidRPr="0062139E" w:rsidRDefault="00007CD1" w:rsidP="0062139E">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D34EB">
+      <w:r w:rsidRPr="0062139E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>合作單位：</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D34EB">
+      <w:r w:rsidRPr="0062139E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>中華民國大專校院資訊服務協會、中華民國資訊安全學會</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -668,51 +726,65 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>競賽類別</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="111"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>(一)競賽類別分為兩大類，包含「大會專題類」及「指定專題類」(詳如類別說明)。</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D34EB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D34EB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)競賽類別分為兩大類，包含「大會專題類」及「指定專題類」(詳如類別說明)。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="111"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(二)報名方案</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -830,51 +902,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>高中高職</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>(含五專一~三年級)</w:t>
+              <w:t>(含五專</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>~三年級)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="34"/>
@@ -1297,56 +1383,65 @@
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
                   <w:pPr>
                     <w:pStyle w:val="33"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00446647">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
-                    <w:t>資安應用組</w:t>
+                    <w:t>資安應用</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00446647">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:t>組</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4536" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
@@ -1397,55 +1492,63 @@
                   <w:tcW w:w="3084" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00446647">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
-                    <w:t>資安技術組</w:t>
+                    <w:t>資安技術</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00446647">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                    </w:rPr>
+                    <w:t>組</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4536" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
                   <w:pPr>
                     <w:widowControl/>
@@ -1591,89 +1694,105 @@
                   <w:tcW w:w="3084" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00446647">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
-                    <w:t>叡揚智慧場域創新應用組</w:t>
+                    <w:t>叡</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00446647">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                    </w:rPr>
+                    <w:t>揚智慧場域創新應用組</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
                   <w:pPr>
                     <w:widowControl/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00446647">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
-                    <w:t>叡揚資訊股份有限公司</w:t>
+                    <w:t>叡</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00446647">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                    </w:rPr>
+                    <w:t>揚資訊股份有限公司</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">  ※主辦單位擁有各報名隊伍最後參賽組別的調配權。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
@@ -1769,57 +1888,59 @@
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>組名</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1950,52 +2071,62 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ICT創新應用、</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>智慧製造、區塊鏈</w:t>
-            </w:r>
+              <w:t>智慧製造、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>區塊鏈</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、IoT、AI、大數據、ODF、雲端應用、行動應用、智慧聯網、資訊安全、AR/VR</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、5G、電子商務</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>等。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2090,57 +2221,59 @@
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>組名</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2205,56 +2338,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安應用組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安應用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2361,52 +2503,61 @@
               </w:rPr>
               <w:t>安全的視訊會議</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-439"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>安全的文檔系統</w:t>
-            </w:r>
+              <w:t>安全</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>的文檔系統</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-439"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>零信任架構的實作</w:t>
             </w:r>
           </w:p>
@@ -2428,56 +2579,65 @@
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>安全的APP</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-439"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>資安監控系統</w:t>
+              <w:t>資安監控</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>系統</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-439"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>安全的首頁系統</w:t>
             </w:r>
@@ -2499,51 +2659,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>安全的健康存摺...等。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>【資安主題歷年得獎作品簡介】</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="006C461E">
+          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00654B93">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00007CD1" w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://innoserve.tca.org.tw/networksafe.aspx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
@@ -2586,56 +2746,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安技術組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安技術</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2646,75 +2815,100 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="141"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="-29"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>開發資安相關之新工具/新技術及概念驗證(POC)/新框架等，如下列主題(但不限於此) ：</w:t>
+              <w:t>開發資安相關</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>之新工具/新技術及概念驗證(POC)/新框架等，如下列主題(但不限於此) ：</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>結合AI的各種資安技術</w:t>
+              <w:t>結合AI的</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>各種資安</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>技術</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-521"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>假訊息(電話、網站或社交平台)之辨識/追蹤/防堵</w:t>
             </w:r>
@@ -2785,56 +2979,65 @@
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>惡意程式追蹤/防制</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-521"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>AIoT的安全技術</w:t>
+              <w:t>AIoT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>的安全技術</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-521"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>自動化/主動式防禦技術</w:t>
             </w:r>
@@ -2862,51 +3065,67 @@
               </w:rPr>
               <w:t>無線連網安全技術</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-521"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>數位鑑識等。</w:t>
+              <w:t>數位</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>鑑識等</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="180" w:line="400" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>【資安主題歷年得獎作品簡介】</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>https://innoserve.tca.org.tw/networksafe.aspx</w:t>
               </w:r>
@@ -3026,140 +3245,200 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>報名資格：符合下述任一選項皆可。</w:t>
+              <w:t>報名資格：符合下述任</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>選項皆可。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>鼓勵團隊優先使用</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>「教育部(含所屬機關)開放資料」。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:ind w:left="289" w:hanging="255"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>作品選項1：須使用</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>「政府資料開放平臺 (</w:t>
+              <w:t>「政府資料開放平</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                 </w:rPr>
                 <w:t>https://data.gov.tw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>)教育部(含所屬機關)開放資料」(至少1筆)</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>，多元應用於教育(如：求學進修)、休閒觀光、就業、社會服務、開店選址、租房買房等，製作網頁或智慧型手持裝置的應用程式(不指定作業系統平臺)。</w:t>
+              <w:t>，多元應用於教育(如：求學進修)、休閒觀光、就業、社會服務、開店選址、租房買房等，製作網頁或智慧型手持裝置的應用程式(不指定作業系統平</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>)。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:ind w:left="317" w:hanging="283"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>作品選項2：須使用「政府資料開放平臺 (</w:t>
+              <w:t>作品選項2：須使用「政府資料開放平</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>http://data.gov.tw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)資料集」(至少1筆)，開發與「教育相關」應用程式作品。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
@@ -3947,51 +4226,65 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
                   <w:pPr>
                     <w:pStyle w:val="Web"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="atLeast"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:kern w:val="3"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00446647">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:kern w:val="3"/>
                     </w:rPr>
-                    <w:t>將於決賽11/1(六)公告於競賽網站-最新消息</w:t>
+                    <w:t>將於決賽11/</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00344566">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:kern w:val="3"/>
+                    </w:rPr>
+                    <w:t>7</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00446647">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:kern w:val="3"/>
+                    </w:rPr>
+                    <w:t>(六)公告於競賽網站-最新消息</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7400" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
@@ -4084,56 +4377,65 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="3"/>
               </w:rPr>
               <w:t>【重點攻略祕笈】</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:ind w:left="359" w:hanging="266"/>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>一起來挖寶：教育部資料集/熱門資料推薦/新上架資料集推薦</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>起來挖寶：教育部資料集/熱門資料推薦/新上架資料集推薦</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:anchor="a01" w:history="1">
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://innoserve.tca.org.tw/Promotion.aspx#a01</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
@@ -4542,51 +4844,67 @@
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="afffffffa"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>智慧教學：智慧測評、虛擬教學、教案生成等</w:t>
+              <w:t>智慧教學：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>智慧測評</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>、虛擬教學、教案生成等</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="afffffffa"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>智慧學習：自主學習、</w:t>
             </w:r>
@@ -4796,56 +5114,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>叡揚智慧場域</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>揚智慧場域</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">創新應用組 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
@@ -4883,87 +5210,117 @@
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>結合</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>AI</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>新趨勢，以「智慧場域」為發展概念，團隊</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
-              <w:t>至少使用一項「叡揚」</w:t>
-            </w:r>
+              <w:t>至少使用一項「</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>揚」</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>所提供的數位服務</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">(iota C.ai </w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>對話服務平台、</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>Vital CRM</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t>Vital BizForm)</w:t>
+              <w:t xml:space="preserve">Vital </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>BizForm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rStyle w:val="aff4"/>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>，開發可運用於日常生活、</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>企業營運、城市、客服或醫療等或其他特定場域，或開發具有創意及「智慧化」的多元創新應用作品。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
@@ -4971,106 +5328,154 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>【加分機制】</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
-              <w:t>若能透過API串接，整合多項「叡揚」的數位服務，每整合一項服務(如下所列)，可酌予加分 (至多5%)，依此類推，若同時串接整合其他2項服務，至多可加10%。</w:t>
+              <w:t>若能透過API串接，整合多項「</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>揚」的數位服務，每整合一項服務(如下所列)，可酌予加分 (至多5%)，依此類推，若同時串接整合其他2項服務，至多可加10%。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>【相關資源】</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t>上述叡揚資訊提供之</w:t>
+              <w:t>上述</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>揚資訊提供之</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>服務平台及</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>API</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>文件，試用申請資訊、線上課程、技術諮詢</w:t>
+              <w:t>文件，試用申請資訊、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>線上課</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>程、技術諮詢</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>等資料，將陸續公布於</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:rFonts w:eastAsia="標楷體"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>https://hackathon.gss.com.tw/2026/innoserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
@@ -5122,75 +5527,111 @@
               </w:rPr>
               <w:t>對話服務平台：非程式設計者也可以設計的聊天對話服務平台！透過簡單易用的瀏覽器介面提供圖像化元件，快速設計</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>Chatbot</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>對話流程，內建</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> AI </w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t>自然語言理解，並可介接外部</w:t>
-            </w:r>
+              <w:t>自然語言理解，並可</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
+              <w:t>介</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>接外部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
               <w:t xml:space="preserve"> AI</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>（如</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ChatGPT</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t>）。一般情況下，參賽者無需額外撰寫程式即可介接第三方服務提供之</w:t>
+              <w:t>ChatGPT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>）。一般情況下，參賽者無需額外撰寫程式即可</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>介</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>接第三方服務提供之</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>API</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>（或自行開發），亦可在聊天室介面上完成多種</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> IT </w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>互動服務。</w:t>
             </w:r>
@@ -5201,170 +5642,216 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>Vital CRM</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>：以客戶為核心，客製化彈性的介面設定，增進公司與客戶之間的互動關係，便捷管理業務、行銷推廣、客戶服務、數據分析並整合社群媒體讓服務，提高公司業績持續成長及永續經營，另可整合</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vital BizForm </w:t>
+              <w:t xml:space="preserve">Vital </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>BizForm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>提升業務管理效率。提供完整</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>API</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>可以開發加值應用。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t>Vital BizForm</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Vital </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>BizForm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>：透過視覺化的表單設計，可運用於問卷蒐集、統計分析及留存管理，將資料儲存於雲端達到無紙化目標。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="afffffffa"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="141"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>【背景說明】</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="afffffffa"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="141"/>
               </w:tabs>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>叡揚資訊定位於提供資訊軟體與服務以解決企業資訊化的需求，從引進提升系統效能、穩定性以及開發應用系統所需的生產力工具，再提供「企業e化應用軟體」專案服務，並成功發展為套裝產品，也陸續推出雲端服務造福中小企業。</w:t>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>揚資訊定位於提供資訊軟體與服務以解決企業資訊化的需求，從引進提升系統效能、穩定性以及開發應用系統所需的生產力工具，再提供「企業e化應用軟體」專案服務，並成功發展為套裝產品，也陸續推出雲端服務造福中小企業。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:pageBreakBefore/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="480" w:hanging="480"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>四、報名資格</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="111"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>(一)大會專題類</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)大會專題類</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="2365"/>
         <w:gridCol w:w="7513"/>
       </w:tblGrid>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
@@ -5590,51 +6077,67 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>各級公、私立高中(職)學校(含五專一~三年級)之在學學生為限，每隊學生不超過8人。另需有1-2名學校指導老師。</w:t>
+              <w:t>各級公、私立高中(職)學校(含五專</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>~三年級)之在學學生為限，每隊學生不超過8人。另需有1-2名學校指導老師。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="111"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="111"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(二)指定專題類</w:t>
@@ -5829,56 +6332,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安應用組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安應用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6002,56 +6514,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安技術組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安技術</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6534,56 +7055,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>叡揚智慧場域</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>揚智慧場域</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">創新應用組 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
@@ -6745,59 +7275,84 @@
         <w:pStyle w:val="afffffffa"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>五、報名流程</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="180" w:after="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(一) </w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk159832025"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>線上報名-</w:t>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk159832025"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>線上報</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>名-</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>報名網址：</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00446647">
           <w:rPr>
             <w:rStyle w:val="aff4"/>
             <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://innoserve.tca.org.tw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="006D34EB">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
@@ -6833,51 +7388,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9528" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns="">
             <w:pict>
               <v:shapetype w14:anchorId="47607242" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 118" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:374.05pt;margin-top:214.25pt;width:.75pt;height:145.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUsLVNwAEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N46Dbps14iyKpNtL&#10;0QbY9gMYWbYFSKJAKXHy96WUNNvHbbE+yJZIzmiG9Orh5Kw4aooGfSvr2VwK7RV2xg+t/Pnj8d1S&#10;ipjAd2DR61aedZQP67dvVlNo9AJHtJ0mwSA+NlNo5ZhSaKoqqlE7iDMM2nOwR3KQeEtD1RFMjO5s&#10;tZjPP1QTUhcIlY6RT7eXoFwX/L7XKn3v+6iTsK3ku6WyUln3ea3WK2gGgjAadb0GvOAWDoxn0hvU&#10;FhKIA5n/oJxRhBH7NFPoKux7o3TRwGrq+T9qnkYIumhhc2K42RRfD1Z9O+5ImK6VH6Xw4LhFnw4J&#10;C7Oo62U2aAqx4byN39F1F8OOstpTTy6/WYc4FVPPN1P1KQnFh/d3izspFAfq5fv7elE8r55rA8X0&#10;RaMT+aOVMRGYYUwb9J67h1QXX+H4NSZm58LfBZnY46OxtjTRejEVNp44BTxKvYVUaiNa0+W8XBFp&#10;2G8siSPkiShP1si4f6Vlki3E8ZJXQpdZITz4rhAmMPaz70Q6B3YNiHC6IlnPgNm1i0/5a4/dudhX&#10;zrmZhfI6eHla/tyX6uffY/0LAAD//wMAUEsDBBQABgAIAAAAIQCqaAhA4QAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKUd3dqVptM0BBraicEDpE1oKxKnS7KtvD3mBDdb&#10;/vz7c7WerGFn7cPgUEA6S4BpbJ0asBPw8f58XwALUaKSxqEW8K0DrOvrq0qWyl3wTZ8PsWMUgqGU&#10;AvoYx5Lz0PbayjBzo0aafTpvZaTWd1x5eaFwa/g8SZbcygHpQi9Hve11+3U4WdJ4XRzvjht82mYP&#10;L81+kHuz67wQtzfT5hFY1FP8g+FXn3agJqfGnVAFZgTkWZESKiCbFwtgROTZagmsoSJd5cDriv//&#10;of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFLC1TcABAABmAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqmgIQOEAAAALAQAADwAAAAAAAAAA&#10;AAAAAAAaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokeweight=".26467mm">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00446647" w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3312160</wp:posOffset>
                 </wp:positionH>
@@ -8192,51 +8747,51 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1287777" cy="1271"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9528" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns="">
             <w:pict>
               <v:shape w14:anchorId="1AAC117E" id="Line 1101" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:156.2pt;margin-top:111.35pt;width:101.4pt;height:.1pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoUHQRvwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N34A7W6NOHtIur0s&#10;2gDtfgAjy7YASRQobZz8fSklzfZxK6oDLYnkUDOk1w8nZ8VRUzToe9msaim0VzgYP/Xy+fvju3sp&#10;YgI/gEWve3nWUT5s3r5ZL6HTLc5oB02CQXzsltDLOaXQVVVUs3YQVxi0Z+eI5CDxkaZqIFgY3dmq&#10;resP1YI0BEKlY+Tb3cUpNwV/HLVKX8cx6iRsL/ltqVgq9pBttVlDNxGE2ajrM+AfXuHAeC56g9pB&#10;AvFC5i8oZxRhxDGtFLoKx9EoXTgwm6b+g823GYIuXFicGG4yxf8Hq74c9yTMwL1jeTw47tGT8Vo0&#10;Td1kdZYQOw7a+j1dTzHsKVM9jeTyl0mIU1H0fFNUn5JQfNm093e8pFDsa9q7Alm95gaK6bNGJ/Km&#10;lzERmGlOW/SeW4fUFFHh+BQTV+fEnwm5sMdHY23poPVi6eXH9y2PmwKeo9FCKrkRrRlyXM6INB22&#10;lsQR8jiUlTky7m9hucgO4nyJK67LoBC++KEUTGDsJz+IdA6sGBDhckWyngGzahed8u6Aw7nIV+65&#10;k6XkderyqPx6Ltmv/8bmBwAAAP//AwBQSwMEFAAGAAgAAAAhAEto8+7gAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj89OwzAMh+9IvENkJC6Ipc1W/pSm0zQEGtqJwQOkTWgrEqdLsq28PYYLHG1/&#10;/vlztZycZUcT4uBRQj7LgBlsvR6wk/D+9nR9BywmhVpZj0bCl4mwrM/PKlVqf8JXc9yljlEIxlJJ&#10;6FMaS85j2xun4syPBmn24YNTicrQcR3UicKd5SLLbrhTA9KFXo1m3Zv2c3dwpPFS7K/2K3xcL+bP&#10;zXZQW7vpgpSXF9PqAVgyU/qD4UefdqAmp8YfUEdmJcxzsSBUghDiFhgRRV4IYM1v5x54XfH/P9Tf&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKhQdBG/AQAAYwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEto8+7gAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokeweight=".26467mm">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00007CD1" w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>8887</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1096008</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1943100" cy="781053"/>
@@ -8515,51 +9070,51 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6751957" cy="6697979"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns="">
             <w:pict>
               <v:rect w14:anchorId="0BCEEF96" id="AutoShape 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:531.65pt;height:527.4pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/ECMmmgEAACkDAAAOAAAAZHJzL2Uyb0RvYy54bWysUlFrGzEMfh/sPxi/L5cEmqxHLmUQOgZj&#10;K3T9AYrPzhlsy1huLvn3k51LWra3MQ58siV90vdJm4eTd+KoE1kMnVzM5lLooLC34dDJl1+Pnz5L&#10;QRlCDw6D7uRZk3zYfvywGWOrlzig63USDBKoHWMnh5xj2zSkBu2BZhh1YKfB5CHzNR2aPsHI6N41&#10;y/l81YyY+phQaSJ+3V2cclvxjdEq/zSGdBauk9xbrmeq576czXYD7SFBHKya2oB/6MKDDVz0BrWD&#10;DOI12b+gvFUJCU2eKfQNGmOVrhyYzWL+B5vnAaKuXFgcijeZ6P/Bqh/HpyRsz7NbShHA84y+vGas&#10;pcWi6DNGajnsOT6l6UZsFrInk3z5Mw1xqpqeb5rqUxaKH1fru8X93VoKxb7V6n7NX0Ft3tJjovxV&#10;oxfF6GTioVUt4fid8iX0GlKqBXy0zvE7tC4IBbw1xsEl5Z2vpOyABnEEnj2hs/1U1wUuX1hdeBRr&#10;j/2ZdXDfAmtb9uRqpKuxn4zST8ngeVQS0+6Ugb+/16i3Dd/+BgAA//8DAFBLAwQUAAYACAAAACEA&#10;FtFR4t4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgDhSoNcaqKH5Uj&#10;tEiF2zZekgh7HcVuk/bpcbjAZTWrWc18my8Ga8SBOt84VnA9SUAQl043XCl43zxfpSB8QNZoHJOC&#10;I3lYFOdnOWba9fxGh3WoRAxhn6GCOoQ2k9KXNVn0E9cSR+/LdRZDXLtK6g77GG6NvEmSmbTYcGyo&#10;saWHmsrv9d4qWKXt8uPFnfrKPH2utq/b+eNmHpS6vBiW9yACDeHvGEb8iA5FZNq5PWsvjIL4SPid&#10;o5fMplMQu1Hd3aYgi1z+5y9+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8QIyaaAQAA&#10;KQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABbRUeLe&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchory="line"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(二) 注意事項</w:t>
       </w:r>
     </w:p>
@@ -8876,51 +9431,67 @@
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>團體照需為JPG檔，繳交像素須大於1280x720，且禁止裁剪成正方形避免播放時變形，並建議參賽團隊全體及學校指導老師共同合影，檔案大小不得超過2MB。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="321" w:hanging="339"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>作品介紹影片3分鐘，請先上傳至YouTube，隱私權點選為「不公開(僅知道網址的才能觀看)」，上傳後將影片網址填入線上報名資料內。</w:t>
+              <w:t>作品介紹影片3分鐘，請先上傳至YouTube，隱私權點選為「不公開(僅知道網址的才能觀看)」，上傳後將影片網址</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>填入線上報名</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資料內。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="321" w:hanging="339"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>作品介紹影片範例，請至報名網站查：</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
@@ -9072,79 +9643,97 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名「教育開放資料組」注意事項：</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="1d"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="820" w:hanging="340"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>線上報名時，請填寫至少1筆各組指定之開放資料的資料集(Data Set)名稱。</w:t>
+              <w:t>線上報名</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>時，請填寫至少1筆各組指定之開放資料的資料集(Data Set)名稱。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="1d"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="820" w:hanging="340"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>另詳列於上傳文件「系統概述文件(附件1)」中。</w:t>
+              <w:t>另詳列</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>於上傳文件「系統概述文件(附件1)」中。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="1d"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>不符合上述報名程序及交付資料不齊全之團隊，主辦單位有權取消其參賽資格。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
@@ -9184,51 +9773,67 @@
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>六、競賽流程</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>(一)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>大會專題類、指定專題類</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
@@ -9652,51 +10257,51 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="298451" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9528" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns="">
             <w:pict>
               <v:shape w14:anchorId="5E569C37" id="Line 970" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:335.05pt;margin-top:22.55pt;width:23.5pt;height:0;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDN+UIkuwEAAF4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU82OGjEMvlfqO0S5lwHU3S6IYQ/Q7WXV&#10;InX7ACbJzERK4sjJMvD2dQIL/blVnYMnju3P9mdn9Xj0ThwMJYuhlbPJVAoTFGob+lb+eHn68CBF&#10;yhA0OAymlSeT5OP6/bvVGJdmjgM6bUgwSEjLMbZyyDkumyapwXhIE4wmsLFD8pBZpb7RBCOje9fM&#10;p9P7ZkTSkVCZlPh2ezbKdcXvOqPyt65LJgvXSq4tV0lV7ots1itY9gRxsOpSBvxDFR5s4KRXqC1k&#10;EK9k/4LyVhEm7PJEoW+w66wytQfuZjb9o5vvA0RTe2FyUrzSlP4frPp62JGwmmd3L0UAzzN6tsGI&#10;xadKzhjTkn02YUdMVdFS3FHp9NiRL3/uQRwroacroeaYheLL+eLh491MCvVmam5xkVL+YtCLcmhl&#10;ygS2H/IGQ+CpIc0qn3B4Tpkzc+BbQEka8Mk6V4fnghhbubib86Yp4BXqHOQam9BZXfxKRKJ+v3Ek&#10;DlA2oX5l+Iz7m1tJsoU0nP2q6bwjhK9B14QZrPsctMinyGQBEY4XJBcY8MZROe1Rnyp19Z6HWFNe&#10;Fq5sya96jb49i/VPAAAA//8DAFBLAwQUAAYACAAAACEAgBTO+90AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPz07DMAzG70i8Q2QkLoilhW1Fpek0DYFAOzF4gLQxbUXidEm2lbfHiAOc/O/nz5+r&#10;1eSsOGKIgycF+SwDgdR6M1Cn4P3t8foOREyajLaeUMEXRljV52eVLo0/0Ssed6kTLEKx1Ar6lMZS&#10;ytj26HSc+RGJZx8+OJ24DJ00QZ9Y3Fl5k2VL6fRAfKHXI256bD93B8c2Xhb7q/2aHjbz26dmO+it&#10;fe6CUpcX0/oeRMIp/cHwY593oGZPjT+QicIqWBZZzqiC+YIjA0VecNL8NmRdyf8f1N8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAzflCJLsBAABeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgBTO+90AAAAJAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokeweight=".26467mm">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1972305</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>302254</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="298451" cy="0"/>
@@ -9711,51 +10316,51 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="298451" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9528" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns="">
             <w:pict>
               <v:shape w14:anchorId="39F2C2AF" id="Line 969" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:155.3pt;margin-top:23.8pt;width:23.5pt;height:0;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjUszRvAEAAF4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdcEcXpI1l2K&#10;LcC6H8BIsi1AEgVKjZN/P0pJ033chvpASyL5qPdIrR6O3omDoWQxtHI2mUphgkJtQ9/Kn8+Pn+6l&#10;SBmCBofBtPJkknxYf/ywGuPSzHFApw0JBglpOcZWDjnHZdMkNRgPaYLRBHZ2SB4yb6lvNMHI6N41&#10;8+n0rhmRdCRUJiU+3Z6dcl3xu86o/L3rksnCtZLvlqulavfFNusVLHuCOFh1uQb8xy082MBFr1Bb&#10;yCBeyP4D5a0iTNjliULfYNdZZSoHZjOb/sXmxwDRVC4sTopXmdL7wapvhx0Jq7l3n6UI4LlHTzYY&#10;sbhbFHHGmJYcswk7uuxS3FFheuzIlz9zEMcq6OkqqDlmofhwvri/uZ1JoV5dzVtepJS/GvSiLFqZ&#10;MoHth7zBELhrSLOqJxyeUubKnPiaUIoGfLTO1ea5IMZWLm7nPGkKeIQ6B7nmJnRWl7iSkajfbxyJ&#10;A5RJqF/hx7h/hJUiW0jDOa66zjNC+BJ0LZjBui9Bi3yKLBYQ4XhBcoEBi2Jnjcpqj/pUpavn3MRa&#10;8jJwZUp+39fst2ex/gUAAP//AwBQSwMEFAAGAAgAAAAhAJOc15PdAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj89OwzAMxu9IvENkJC6IpaPbQKXpNA2BmHZi8ABpY9qKxOmSbCtvjycOcPK/nz9/&#10;Lpejs+KIIfaeFEwnGQikxpueWgUf78+3DyBi0mS09YQKvjHCsrq8KHVh/Ine8LhLrWARioVW0KU0&#10;FFLGpkOn48QPSDz79MHpxGVopQn6xOLOyrssW0ine+ILnR5w3WHztTs4trGZ72/2K3paz/KXetvr&#10;rX1tg1LXV+PqEUTCMf3BcLbPO1Cxp9ofyERhFeTTbMGogtk9Rwby+TmpfxuyKuX/D6ofAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACNSzNG8AQAAXgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOc15PdAAAACQEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokeweight=".26467mm">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="180" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
@@ -9814,118 +10419,164 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>初賽：通過資格審查後由評審委員依各參賽隊伍所上傳之資料與作品介紹影片進行評選，通過後進入決賽。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="1d"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>決賽：通過初賽之參賽隊伍於現場說明與系統展示、問題詢答。</w:t>
+        <w:t>決賽：通過初賽之參賽隊伍於現場說明與系統展示、問題</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>答。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="1d"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="532" w:hanging="182"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>每組現場說明與展示（約6分鐘）、問題詢答（約7分鐘），為使大會順利準時進行，確切詢答時間將視情況調整公告。</w:t>
+        <w:t>每組現場說明與展示（約6分鐘）、問題</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>答（約7分鐘），為使大會順利準時進行，確切詢答時間將視情況調整公告。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="1d"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="532" w:hanging="182"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>同時報名2類之參賽隊伍，需簡報兩次。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="1d"/>
         <w:pageBreakBefore/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="180" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>(三)決賽時程表(暫定，最後時間以當天的大會手冊為準 )</w:t>
+        <w:t>(三)決賽時程表(暫定，最後時間以當天的大會手冊為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>準</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
@@ -10372,51 +11023,65 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>現場詢答、決選評分（一）每組第1~第5隊</w:t>
+              <w:t>現場</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>詢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>答、決選評分（一）每組第1~第5隊</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(大會專題類、國際交流類、指定專題類同步評選)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1020"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10539,51 +11204,65 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>現場詢答、決選評分（二）每組第6~第10隊</w:t>
+              <w:t>現場</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>詢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>答、決選評分（二）每組第6~第10隊</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(大會專題類、國際交流類、指定專題類同步評選)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1020"/>
           <w:jc w:val="center"/>
@@ -10709,51 +11388,65 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>現場詢答、決選評分（三）每組第11~第15隊</w:t>
+              <w:t>現場</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>詢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>答、決選評分（三）每組第11~第15隊</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(大會專題類、國際交流類、指定專題類同步評選)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1020"/>
           <w:jc w:val="center"/>
@@ -10956,51 +11649,69 @@
         <w:lastRenderedPageBreak/>
         <w:t>七、評審遴選與評分項目</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="180" w:after="180"/>
         <w:ind w:left="240"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>(一)評審遴選</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)評審遴選</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="180" w:after="180"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.大會專題類</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10146" w:type="dxa"/>
@@ -11244,76 +11955,107 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:ind w:left="310" w:hanging="310"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
-              <w:t>評審團成員由競賽委員會共同邀請，由國內資服產業廠商與學術界代表共同組成。</w:t>
+              <w:t>評審團成員由競賽委員會共同邀請，由</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>國內資服</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>產業廠商與學術界代表共同組成。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:ind w:left="310" w:hanging="310"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
-              <w:t>評審團設召集人一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>評審團設召集人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -11508,56 +12250,65 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安應用組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安應用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
@@ -11587,57 +12338,67 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>評審團成員由教育部資訊及科技教育司及競賽委員會邀請產、官、學代表共同組成。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="314" w:hanging="314"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>評審團設召集人一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
+              <w:t>評審團設召集人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -11668,56 +12429,65 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安技術組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安技術</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
@@ -11747,57 +12517,67 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>評審團成員由教育部資訊及科技教育司及競賽委員會邀請產、官、學代表共同組成。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="314" w:hanging="314"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>評審團設召集人一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
+              <w:t>評審團設召集人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -11905,57 +12685,67 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>評審團成員由教育部資訊及科技教育司及競賽委員會邀請產、官、學代表共同組成。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="314" w:hanging="314"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>評審團設召集人一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
+              <w:t>評審團設召集人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -12059,57 +12849,67 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>評審團成員由教育部資訊及科技教育司及競賽委員會邀請產、官、學代表共同組成。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="314" w:hanging="314"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>評審團設召集人一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
+              <w:t>評審團設召集人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>一名，負責主持評審會議及與評審相關工作事務的協調。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -12141,56 +12941,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>叡揚智慧場域</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>揚智慧場域</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">創新應用組 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
@@ -12226,69 +13035,94 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>評</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>審團成員由叡揚資訊股份有限公司及競賽委員會共同邀請產、官、學代表共同組成。</w:t>
+              <w:t>審團成員由</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>揚資訊股份有限公司及競賽委員會共同邀請產、官、學代表共同組成。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="314"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>評審團設召集人一名，負責主持評審會議及與評審相關工作</w:t>
+              <w:t>評審團設召集人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>一名，負責主持評審會議及與評審相關工作</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>事務的協調。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00446647" w:rsidRPr="00446647" w:rsidRDefault="00446647">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360" w:after="180"/>
@@ -13297,56 +14131,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安應用組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安應用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13607,56 +14450,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安技術組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安技術</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14578,51 +15430,67 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>技術性(AI模型開發、精準度、功能性、穩定性等)</w:t>
+              <w:t>技術性(AI模型開發、精</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>準</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>度、功能性、穩定性等)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
@@ -14831,56 +15699,65 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>叡揚智慧場域創新應用組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>揚智慧場域創新應用組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(GSS intelligence)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -16709,56 +17586,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安應用組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安應用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17034,51 +17920,69 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>表達能力(作品展示、說明清楚、整體概念完整)</w:t>
+              <w:t>表達能力(作品展示、說明</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>清楚、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>整體概念完整)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -17144,56 +18048,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安技術組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安技術</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17476,51 +18389,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>表達能力(作品展示、說明清楚、整體概念完整)</w:t>
+              <w:t>表達能力(作品展示、說明</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>清楚、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>整體概念完整)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -18369,51 +19296,69 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>技術性(AI模型開發、精準度、功能性、穩定性等)</w:t>
+              <w:t>技術性(AI模型開發、精</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>準</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>度、功能性、穩定性等)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -18750,56 +19695,65 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>叡揚智慧場域</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>揚智慧場域</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">創新應用組 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
@@ -19326,51 +20280,69 @@
       <w:pPr>
         <w:pStyle w:val="1d"/>
         <w:ind w:left="480"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>本屆「大會專題類」之各組別評選方式將視報名隊數細分各小組，每小組約10~15隊，從各小組中各評選出優秀的得獎隊伍，得獎隊伍之數位獎狀將於賽後統一製作後寄送至團隊所有成員之個人信箱。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="1d"/>
         <w:spacing w:before="180" w:after="180"/>
         <w:ind w:left="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (一)大會專題類</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)大會專題類</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(數位發展部數位產業署提供之獎項)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10491" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="4252"/>
@@ -20217,56 +21189,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安應用組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安應用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
@@ -20363,74 +21344,102 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>佳　作(3名)：新臺幣5,000元及獎狀</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="afffffffa"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="141"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>資安潛力獎(1名)：新臺幣5,000元及獎狀</w:t>
+              <w:t>資安潛力</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>獎(1名)：新臺幣5,000元及獎狀</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="afffffffa"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="141"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>(資安潛力獎保留予高中高職團隊獲獎，若無得從缺。)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安潛力</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>獎保留予高中高職團隊獲獎，若無得從缺。)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:numPr>
@@ -20528,56 +21537,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="72" w:hanging="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>資安技術組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安技術</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EDUSE2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
@@ -20674,74 +21692,102 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>佳　作(3名)：新臺幣5,000元及獎狀</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="afffffffa"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="141"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>資安潛力獎(1名)：新臺幣5,000元及獎狀</w:t>
+              <w:t>資安潛力</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>獎(1名)：新臺幣5,000元及獎狀</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="afffffffa"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="141"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>(資安潛力獎保留予高中高職團隊獲獎，若無得從缺。)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>資安潛力</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>獎保留予高中高職團隊獲獎，若無得從缺。)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:numPr>
@@ -21191,51 +22237,65 @@
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:right="-250"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">教育開放資料組-好點子獎勵(1-3名)： </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>新臺幣3,000元(參與辦法請見組別說明)</w:t>
+              <w:t>新臺幣3,000元(參與辦法</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>請見組別</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>說明)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
@@ -21606,56 +22666,65 @@
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...4 lines deleted...]
-              <w:t>叡揚智慧場域</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>揚智慧場域</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">創新應用組 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:right="17"/>
             </w:pPr>
@@ -21833,89 +22902,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>每一獎項限頒發一組團隊，且不重複得獎。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="280" w:hanging="269"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>未獲前3名之團隊，有機會以決賽評分項目之一的最高分，獲得其他相關獎項。</w:t>
+              <w:t>未獲前3名之團隊，有機會以決賽評分項目之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>的最高分，獲得其他相關獎項。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="280" w:hanging="269"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>產品貢獻獎以有實質整合產品服務的團隊為主(例如，自行開發新的串接API串連產品)，若無得從缺。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="280" w:hanging="269"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>得獎隊伍作品著作權屬該團隊，但須無償提供叡揚資訊股份有限公司運用於各項業務推廣、成果發表、展示宣傳說明會等活動。</w:t>
+              <w:t>得獎隊伍作品著作權屬該團隊，但須無償提供</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>叡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>揚資訊股份有限公司運用於各項業務推廣、成果發表、展示宣傳說明會等活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>九、參賽規則</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
@@ -21941,51 +23042,69 @@
         <w:t>參賽團隊同意遵守主辦單位所規定之競賽須知及評審委員會所決議之各項評審公告、規則及評審結果。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="552" w:hanging="552"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>參賽團隊有下列情形之一者，主辦單位有權取消參賽資格；對於獲獎團隊撤銷其獎項並追回獎金、獎狀：</w:t>
+        <w:t>參賽團隊有下列情形之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>者，主辦單位有權取消參賽資格；對於獲獎團隊撤銷其獎項並追回獎金、獎狀：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>參賽所提報之各項資料有虛偽不實者。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
@@ -22087,51 +23206,69 @@
         <w:t>參賽作品有違反本競賽規則所列之規定者。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="552" w:hanging="552"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>參賽團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料(作品簡介及作品影片)、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、外非營利使用，促進資訊創意發想交流。</w:t>
+        <w:t>參賽團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料(作品簡介及作品影片)、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>外非營利</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>使用，促進資訊創意發想交流。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="552" w:hanging="552"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>主辦單位得視實際狀況，保有調整獎項名額、獎狀落款及修改本活動之權利。</w:t>
@@ -22276,65 +23413,67 @@
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>聯絡電話：02-2577-4249 #879、#368</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="33"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>e-mail：</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00446647" w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>yuanhan</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>@mail.tca.org.tw ;</w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk190249261"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kay_wu@mail.tca.org.tw</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="33"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -22461,52 +23600,62 @@
           <w:b/>
         </w:rPr>
         <w:t>最多</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>不得超過</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
         <w:t>5頁</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>，超過頁數時系統會自動截尾</w:t>
+        <w:t>，超過頁數時系統會</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>自動截尾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，檔案大小不得超過4MB</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="426" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>版</w:t>
@@ -22647,89 +23796,125 @@
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>編號：（此欄位由主辦單位填寫）</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:pBdr>
           <w:top w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>中文專題名稱：請填寫與線上報名系統一致之</w:t>
+        <w:t>中文專題名稱：請填寫</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>與線上報名</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>系統一致之</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>中文專題</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>名稱</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:pBdr>
           <w:top w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>英文專題名稱：請填寫與線上報名系統一致之</w:t>
+        <w:t>英文專題名稱：請填寫</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>與線上報名</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>系統一致之</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>英文專題</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>名稱</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -22978,51 +24163,67 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>專題名稱：</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  請填寫與線上報名系統一致之中文專題名稱                </w:t>
+        <w:t xml:space="preserve">  請填寫</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>與線上報名</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">系統一致之中文專題名稱                </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>本團隊為參加「2026第31屆大專校院資訊應用服務創新競賽」(下稱本競賽)，同意擔保下列事項，以作為取得參賽資格之依據：</w:t>
@@ -23113,51 +24314,65 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>本團隊不會在比賽會場有影響其他參賽隊伍，造成競賽不公的行為，經查證屬實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>本團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料(作品簡介及作品影片)、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、外非營利使用，促進資訊創意發想交流。</w:t>
+        <w:t>本團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料(作品簡介及作品影片)、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>外非營利</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>使用，促進資訊創意發想交流。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>蒐集、處理及利用個人資料部分：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
@@ -23176,74 +24391,102 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>主辦單位(數位發展部數位產業署、教育部資訊及科技教育司、中華民國資訊管理學會)委託計畫執行單位-台北市電腦商業同業公會(下稱本會)辦理資訊服務業推廣計畫(下稱本計畫)，因應個人資料保護法、相關個人資料保護規定，在向您蒐集個人資料之前，依法向您告知下列事項，當您親筆簽名後，表示您已閱讀、瞭解並同意接受本同意書之所有內容：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>蒐集目的及類別：為本競賽相關之作業管理、通知聯繫、活動訊息發布、問卷調查、產學媒合、相關統計分析；或提供本會各項活動通知、報名資料確認、寄送產業相關訊息及本會內部管理使用之蒐集目的，而須獲取您下列個人資料類別：學校名稱、聯絡地址、聯絡人姓名、年級、職稱、手機、E-mail、電話、個人肖像。</w:t>
+        <w:t>蒐集目的及類別：為本競賽相關之作業管理、通知聯繫、活動訊息發布、問卷調查、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>產學媒合</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>、相關統計分析；或提供本會各項活動通知、報名資料確認、寄送產業相關訊息及本會內部管理使用之蒐集目的，而須獲取您下列個人資料類別：學校名稱、聯絡地址、聯絡人姓名、年級、職稱、手機、E-mail、電話、個人肖像。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>個人資料利用之期間、地區、對象及方式：您的個人資料，除涉及國際業務或</w:t>
+        <w:t>個人資料利用之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>期間、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>地區、對象及方式：您的個人資料，除涉及國際業務或</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>活動外，將提供本機關(構)於中華民國領域，於上述蒐集目的之必要合理範圍內加以利用至前述蒐集目的消失為止。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
@@ -23321,97 +24564,153 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>授權內容：立同意書人同意主辦單位及執行單位有拍攝、使用、公開展示立同意書人肖像之權利。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1699" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>授權期間/地域：不限期間及地域永久授權</w:t>
+        <w:t>授權期間/地域：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>不限期間及地</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>域永久授權</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1699" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>授權條件：無償授權</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1418" w:hanging="541"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>各項通知服務、相關訊息之停止寄送，可透過訊息內容提供之取消訂閱連結通知。您可於上班時間聯繫承辦人黃小姐（電話(02)2577-4249，分機：392）。就違反本個資聲明事項之行為，請與活動承辦人反映。</w:t>
+        <w:t>各項通知服務、相關訊息之停止寄送，可透過訊息內容提供之取消訂閱連結通知。您可於上班時間聯繫承辦人黃小姐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>電話(02)2577-4249，分機：392</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>。就違反本</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>個</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>資聲明事項之行為，請與活動承辦人反映。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:tabs>
@@ -23579,51 +24878,69 @@
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(請清楚填寫或繕打)</w:t>
+              <w:t>(請清楚填寫或</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>繕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>打)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
@@ -30469,102 +31786,111 @@
   </w:num>
   <w:num w:numId="55">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="56">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="57">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="58">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="59">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="59"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="360"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00003673"/>
     <w:rsid w:val="00003673"/>
     <w:rsid w:val="00007CD1"/>
     <w:rsid w:val="00217B30"/>
+    <w:rsid w:val="00344566"/>
     <w:rsid w:val="00446647"/>
+    <w:rsid w:val="0062139E"/>
+    <w:rsid w:val="00654B93"/>
     <w:rsid w:val="006C461E"/>
     <w:rsid w:val="006D34EB"/>
+    <w:rsid w:val="00FA37CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1ED35566"/>
   <w15:docId w15:val="{3DE3BDF0-E634-4F3E-B5AB-A9E5F4F2B734}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -35144,53 +36470,53 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>1949</Words>
-  <Characters>11110</Characters>
+  <Words>1954</Words>
+  <Characters>11141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>92</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13033</CharactersWithSpaces>
+  <CharactersWithSpaces>13069</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>專案計畫契約及計畫書格式</dc:title>
   <dc:subject/>
   <dc:creator>green</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>