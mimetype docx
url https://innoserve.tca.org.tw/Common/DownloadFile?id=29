--- v1 (2026-06-24)
+++ v2 (2026-08-16)
@@ -208,51 +208,51 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="2152653" cy="352425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="19046" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns="">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="44719D11" id="Rectangle 110" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:11.8pt;width:169.5pt;height:27.75pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXANdGuAEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N15mErRGnDk0mKJA&#10;0Q467QcwsmQL0AZRjZO/L6VsXW6D8YGiRPKRfKTXDwdr2F5G1N71vFnUnEkn/KDd2POfPx7fvecM&#10;E7gBjHey50eJ/GHz9s16Dp1s/eTNICMjEIfdHHo+pRS6qkIxSQu48EE6MiofLSS6xrEaIsyEbk3V&#10;1vWqmn0cQvRCItLr9mTkm4KvlBTpm1IoEzM9p9pSkbHIXZbVZg3dGCFMWpzLgBdUYUE7SnqF2kIC&#10;9ivq/6CsFtGjV2khvK28UlrI0gN109T/dPM8QZClFyIHw5UmfD1Y8XX/FJkeet5y5sDSiL4TaeBG&#10;I1nTFILmgB35PYenSHTlG5Kauz2oaPNJfbBDIfV4JVUeEhP02DbLdrW840yQ7W7Z3rfLzHp1iw4R&#10;0yfpLctKzyPlL1zC/gumk+vFJSdz/lEbUwZnHJtp6z7U9yvCB9ofZeAUjN7oITvmEIzj7qOJbA95&#10;Dcp3ruEvt5xlCzid/IrptCBWJ5l7p6KNo+PGQdZ2fjgSieazo8HkJbso8aLszkqGyBE0zAJ2Xry8&#10;LX/ei9ft99j8BgAA//8DAFBLAwQUAAYACAAAACEAxGmvE9oAAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KjTRgo0zaaqEJU4QsoHOPE2McRrK3ba8PeYExx3ZjTzttovdhQX&#10;moJxjLBeZSCIO6cN9wgfp+PDE4gQFWs1OiaEbwqwr29vKlVqd+V3ujSxF6mEQ6kQhhh9KWXoBrIq&#10;rJwnTt7ZTVbFdE691JO6pnI7yk2WFdIqw2lhUJ6eB+q+mtkiLEUrG//61h+MCW1/nE/+xX8i3t8t&#10;hx2ISEv8C8MvfkKHOjG1bmYdxIiQHokIm7wAkdw83yahRXjcrkHWlfyPX/8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAlwDXRrgBAABmAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAxGmvE9oAAAAGAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" filled="f" strokeweight=".52906mm">
                 <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>高中高職競賽須知</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -560,156 +560,166 @@
         <w:t>主辦單位：數位發展部數位產業署、教育部資訊及科技教育司、中華民國資訊管理學會</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>共同主辦單位：勞動部、數位發展部資料創新司、經濟部商業發展署、臺北市政府資訊局</w:t>
+        <w:t>共同主辦單位：</w:t>
+      </w:r>
+      <w:r w:rsidR="0099436D" w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>勞動部、數位發展部資料創新司、經濟部商業發展署、交通部觀光署、臺北市政府資訊局</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0062139E" w:rsidRPr="0062139E" w:rsidRDefault="00007CD1" w:rsidP="0062139E">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062139E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>協辦單位：</w:t>
       </w:r>
-      <w:r w:rsidR="0062139E" w:rsidRPr="0062139E">
+      <w:r w:rsidR="0099436D" w:rsidRPr="0099436D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>聯新國際醫院、叡揚資訊股份有限公司、美商超微半導體股份有限公司台灣分公司、</w:t>
+        <w:t>聯新國際醫院、叡揚資訊股份有限公司、美商超微半導體股份有限公司台灣分公司</w:t>
       </w:r>
-      <w:r w:rsidR="00654B93" w:rsidRPr="00654B93">
+      <w:r w:rsidR="00E13B91">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>邁達特數位股份有限公司</w:t>
+        <w:t>、Google Cloud</w:t>
       </w:r>
-      <w:r w:rsidR="00654B93">
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="0099436D" w:rsidRPr="0099436D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>、</w:t>
-[...25 lines deleted...]
-        <w:t>、宏碁股份有限公司、國立臺灣大學計算機及資訊網路中心</w:t>
+        <w:t>、台灣微軟股份有限公司、新加坡商鈦坦科技、國家資通安全研究院、中華民國資訊經理人協會、宏碁資訊服務股份有限公司、國立臺灣大學計算機及資訊網路中心</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="0062139E" w:rsidRDefault="00007CD1" w:rsidP="0062139E">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062139E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>合作單位：</w:t>
       </w:r>
       <w:r w:rsidRPr="0062139E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>中華民國大專校院資訊服務協會、中華民國資訊安全學會</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13B91" w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>、邁達</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E13B91" w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>特</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E13B91" w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>數位股份有限公司</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="006D34EB" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34EB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>執行單位：台北市電腦公會</w:t>
@@ -808,50 +818,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>報名身份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
@@ -1798,51 +1809,50 @@
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="111"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(三)類別說明</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>大會專題類</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11093" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="8575"/>
       </w:tblGrid>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="390"/>
           <w:tblHeader/>
         </w:trPr>
@@ -2659,103 +2669,104 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>安全的健康存摺...等。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>【資安主題歷年得獎作品簡介】</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00654B93">
+          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00E13B91">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00007CD1" w:rsidRPr="00446647">
+              <w:r w:rsidR="00A577CC" w:rsidRPr="001E3018">
                 <w:rPr>
+                  <w:rStyle w:val="aff4"/>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>https://innoserve.tca.org.tw/networksafe.aspx</w:t>
+                <w:t>https://innoserveawards.tca.org.tw/networksafe.aspx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
@@ -3097,61 +3108,102 @@
               </w:rPr>
               <w:t>鑑識等</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="180" w:line="400" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>【資安主題歷年得獎作品簡介】</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00A577CC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00A577CC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://innoserveawards.tca.org.tw/networksafe.aspx" </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00A577CC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A577CC">
+              <w:rPr>
+                <w:rStyle w:val="aff4"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>https://innoserve</w:t>
+            </w:r>
+            <w:r w:rsidR="00A577CC" w:rsidRPr="00A577CC">
+              <w:rPr>
+                <w:rStyle w:val="aff4"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>awards</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A577CC">
+              <w:rPr>
+                <w:rStyle w:val="aff4"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.tca.org.tw/networksafe.aspx</w:t>
+            </w:r>
+            <w:r w:rsidR="00A577CC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -3327,56 +3379,55 @@
               <w:t>作品選項1：須使用</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>「政府資料開放平</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="00446647">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00A577CC" w:rsidRPr="001E3018">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                  <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                 </w:rPr>
                 <w:t>https://data.gov.tw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>)教育部(含所屬機關)開放資料」(至少1筆)</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>，多元應用於教育(如：求學進修)、休閒觀光、就業、社會服務、開店選址、租房買房等，製作網頁或智慧型手持裝置的應用程式(不指定作業系統平</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
@@ -3396,51 +3447,51 @@
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:ind w:left="317" w:hanging="283"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>作品選項2：須使用「政府資料開放平</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>http://data.gov.tw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)資料集」(至少1筆)，開發與「教育相關」應用程式作品。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="atLeast"/>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -4301,91 +4352,97 @@
                   <w:r w:rsidRPr="00446647">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:kern w:val="3"/>
                     </w:rPr>
                     <w:t>*參與本獎勵活動團隊無須至決賽現場簡報與上台領獎</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="400" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>4242431</wp:posOffset>
+                    <wp:posOffset>4549775</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>33659</wp:posOffset>
+                    <wp:posOffset>52705</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="797557" cy="797557"/>
-                  <wp:effectExtent l="0" t="0" r="2543" b="2543"/>
+                  <wp:extent cx="684000" cy="684000"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="4" name="圖片 57" descr="熱門資料集"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13"/>
+                          <a:blip r:embed="rId12"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="797557" cy="797557"/>
+                            <a:ext cx="684000" cy="684000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                             <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="3"/>
               </w:rPr>
               <w:t>【重點攻略祕笈】</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
@@ -4401,187 +4458,193 @@
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>起來挖寶：教育部資料集/熱門資料推薦/新上架資料集推薦</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:anchor="a01" w:history="1">
-              <w:r w:rsidRPr="00446647">
+            <w:hyperlink r:id="rId13" w:anchor="a01" w:history="1">
+              <w:r w:rsidR="00A577CC" w:rsidRPr="001E3018">
                 <w:rPr>
+                  <w:rStyle w:val="aff4"/>
                   <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>https://innoserve.tca.org.tw/Promotion.aspx#a01</w:t>
+                <w:t>https://innoserveawards.tca.org.tw/Promotion.aspx#a01</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00A577CC">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:ind w:left="359" w:hanging="241"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
-[...17 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>4243072</wp:posOffset>
+                    <wp:posOffset>4560570</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>52706</wp:posOffset>
+                    <wp:posOffset>330200</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="814702" cy="787398"/>
-                  <wp:effectExtent l="0" t="0" r="4448" b="0"/>
+                  <wp:extent cx="670560" cy="672465"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="5" name="圖片 56" descr="歷年得獎作品簡介"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId14"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="814702" cy="787398"/>
+                            <a:ext cx="670560" cy="672465"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                             <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
+            <w:r w:rsidR="00007CD1" w:rsidRPr="00446647">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>鼓勵參賽團隊搭配其他政府機關、學校、民間或國際間之開放資料，進行作品開發。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+            <w:pPr>
+              <w:pStyle w:val="Web"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="atLeast"/>
+              <w:ind w:left="359" w:hanging="241"/>
+            </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="3"/>
               </w:rPr>
               <w:t>歷年得獎作品簡介：</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:anchor="a02" w:history="1">
-              <w:r w:rsidRPr="00446647">
+            <w:hyperlink r:id="rId15" w:anchor="a02" w:history="1">
+              <w:r w:rsidR="00A577CC" w:rsidRPr="001E3018">
                 <w:rPr>
+                  <w:rStyle w:val="aff4"/>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                   <w:kern w:val="3"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>https://innoserve.tca.org.tw/Promotion.aspx#a02</w:t>
+                <w:t>https://innoserveawards.tca.org.tw/Promotion.aspx#a02</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="atLeast"/>
               <w:ind w:left="359" w:hanging="241"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -5030,60 +5093,61 @@
               <w:pStyle w:val="afffffffa"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="141"/>
               </w:tabs>
               <w:snapToGrid/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="-29"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>【教育AI組歷年得獎作品簡介】</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00446647">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="00A577CC" w:rsidRPr="001E3018">
                 <w:rPr>
+                  <w:rStyle w:val="aff4"/>
                   <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>https://innoserve.tca.org.tw/TeachAI.aspx</w:t>
+                <w:t>https://innoserveawards.tca.org.tw/TeachAI.aspx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="4695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
@@ -5439,51 +5503,51 @@
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>線上課</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>程、技術諮詢</w:t>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>等資料，將陸續公布於</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:rFonts w:eastAsia="標楷體"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>https://hackathon.gss.com.tw/2026/innoserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
@@ -7316,51 +7380,51 @@
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk159832025"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>線上報</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>名-</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>報名網址：</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00446647">
           <w:rPr>
             <w:rStyle w:val="aff4"/>
             <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://innoserve.tca.org.tw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="006D34EB">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
@@ -7388,51 +7452,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9528" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns="">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="47607242" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 118" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:374.05pt;margin-top:214.25pt;width:.75pt;height:145.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUsLVNwAEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N46Dbps14iyKpNtL&#10;0QbY9gMYWbYFSKJAKXHy96WUNNvHbbE+yJZIzmiG9Orh5Kw4aooGfSvr2VwK7RV2xg+t/Pnj8d1S&#10;ipjAd2DR61aedZQP67dvVlNo9AJHtJ0mwSA+NlNo5ZhSaKoqqlE7iDMM2nOwR3KQeEtD1RFMjO5s&#10;tZjPP1QTUhcIlY6RT7eXoFwX/L7XKn3v+6iTsK3ku6WyUln3ea3WK2gGgjAadb0GvOAWDoxn0hvU&#10;FhKIA5n/oJxRhBH7NFPoKux7o3TRwGrq+T9qnkYIumhhc2K42RRfD1Z9O+5ImK6VH6Xw4LhFnw4J&#10;C7Oo62U2aAqx4byN39F1F8OOstpTTy6/WYc4FVPPN1P1KQnFh/d3izspFAfq5fv7elE8r55rA8X0&#10;RaMT+aOVMRGYYUwb9J67h1QXX+H4NSZm58LfBZnY46OxtjTRejEVNp44BTxKvYVUaiNa0+W8XBFp&#10;2G8siSPkiShP1si4f6Vlki3E8ZJXQpdZITz4rhAmMPaz70Q6B3YNiHC6IlnPgNm1i0/5a4/dudhX&#10;zrmZhfI6eHla/tyX6uffY/0LAAD//wMAUEsDBBQABgAIAAAAIQCqaAhA4QAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKUd3dqVptM0BBraicEDpE1oKxKnS7KtvD3mBDdb&#10;/vz7c7WerGFn7cPgUEA6S4BpbJ0asBPw8f58XwALUaKSxqEW8K0DrOvrq0qWyl3wTZ8PsWMUgqGU&#10;AvoYx5Lz0PbayjBzo0aafTpvZaTWd1x5eaFwa/g8SZbcygHpQi9Hve11+3U4WdJ4XRzvjht82mYP&#10;L81+kHuz67wQtzfT5hFY1FP8g+FXn3agJqfGnVAFZgTkWZESKiCbFwtgROTZagmsoSJd5cDriv//&#10;of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFLC1TcABAABmAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqmgIQOEAAAALAQAADwAAAAAAAAAA&#10;AAAAAAAaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokeweight=".26467mm">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00446647" w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3312160</wp:posOffset>
                 </wp:positionH>
@@ -8747,51 +8811,51 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1287777" cy="1271"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9528" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns="">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1AAC117E" id="Line 1101" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:156.2pt;margin-top:111.35pt;width:101.4pt;height:.1pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoUHQRvwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N34A7W6NOHtIur0s&#10;2gDtfgAjy7YASRQobZz8fSklzfZxK6oDLYnkUDOk1w8nZ8VRUzToe9msaim0VzgYP/Xy+fvju3sp&#10;YgI/gEWve3nWUT5s3r5ZL6HTLc5oB02CQXzsltDLOaXQVVVUs3YQVxi0Z+eI5CDxkaZqIFgY3dmq&#10;resP1YI0BEKlY+Tb3cUpNwV/HLVKX8cx6iRsL/ltqVgq9pBttVlDNxGE2ajrM+AfXuHAeC56g9pB&#10;AvFC5i8oZxRhxDGtFLoKx9EoXTgwm6b+g823GYIuXFicGG4yxf8Hq74c9yTMwL1jeTw47tGT8Vo0&#10;Td1kdZYQOw7a+j1dTzHsKVM9jeTyl0mIU1H0fFNUn5JQfNm093e8pFDsa9q7Alm95gaK6bNGJ/Km&#10;lzERmGlOW/SeW4fUFFHh+BQTV+fEnwm5sMdHY23poPVi6eXH9y2PmwKeo9FCKrkRrRlyXM6INB22&#10;lsQR8jiUlTky7m9hucgO4nyJK67LoBC++KEUTGDsJz+IdA6sGBDhckWyngGzahed8u6Aw7nIV+65&#10;k6XkderyqPx6Ltmv/8bmBwAAAP//AwBQSwMEFAAGAAgAAAAhAEto8+7gAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj89OwzAMh+9IvENkJC6Ipc1W/pSm0zQEGtqJwQOkTWgrEqdLsq28PYYLHG1/&#10;/vlztZycZUcT4uBRQj7LgBlsvR6wk/D+9nR9BywmhVpZj0bCl4mwrM/PKlVqf8JXc9yljlEIxlJJ&#10;6FMaS85j2xun4syPBmn24YNTicrQcR3UicKd5SLLbrhTA9KFXo1m3Zv2c3dwpPFS7K/2K3xcL+bP&#10;zXZQW7vpgpSXF9PqAVgyU/qD4UefdqAmp8YfUEdmJcxzsSBUghDiFhgRRV4IYM1v5x54XfH/P9Tf&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKhQdBG/AQAAYwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEto8+7gAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokeweight=".26467mm">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00007CD1" w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>8887</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1096008</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1943100" cy="781053"/>
@@ -9070,51 +9134,51 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6751957" cy="6697979"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns="">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0BCEEF96" id="AutoShape 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:531.65pt;height:527.4pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/ECMmmgEAACkDAAAOAAAAZHJzL2Uyb0RvYy54bWysUlFrGzEMfh/sPxi/L5cEmqxHLmUQOgZj&#10;K3T9AYrPzhlsy1huLvn3k51LWra3MQ58siV90vdJm4eTd+KoE1kMnVzM5lLooLC34dDJl1+Pnz5L&#10;QRlCDw6D7uRZk3zYfvywGWOrlzig63USDBKoHWMnh5xj2zSkBu2BZhh1YKfB5CHzNR2aPsHI6N41&#10;y/l81YyY+phQaSJ+3V2cclvxjdEq/zSGdBauk9xbrmeq576czXYD7SFBHKya2oB/6MKDDVz0BrWD&#10;DOI12b+gvFUJCU2eKfQNGmOVrhyYzWL+B5vnAaKuXFgcijeZ6P/Bqh/HpyRsz7NbShHA84y+vGas&#10;pcWi6DNGajnsOT6l6UZsFrInk3z5Mw1xqpqeb5rqUxaKH1fru8X93VoKxb7V6n7NX0Ft3tJjovxV&#10;oxfF6GTioVUt4fid8iX0GlKqBXy0zvE7tC4IBbw1xsEl5Z2vpOyABnEEnj2hs/1U1wUuX1hdeBRr&#10;j/2ZdXDfAmtb9uRqpKuxn4zST8ngeVQS0+6Ugb+/16i3Dd/+BgAA//8DAFBLAwQUAAYACAAAACEA&#10;FtFR4t4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgDhSoNcaqKH5Uj&#10;tEiF2zZekgh7HcVuk/bpcbjAZTWrWc18my8Ga8SBOt84VnA9SUAQl043XCl43zxfpSB8QNZoHJOC&#10;I3lYFOdnOWba9fxGh3WoRAxhn6GCOoQ2k9KXNVn0E9cSR+/LdRZDXLtK6g77GG6NvEmSmbTYcGyo&#10;saWHmsrv9d4qWKXt8uPFnfrKPH2utq/b+eNmHpS6vBiW9yACDeHvGEb8iA5FZNq5PWsvjIL4SPid&#10;o5fMplMQu1Hd3aYgi1z+5y9+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8QIyaaAQAA&#10;KQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABbRUeLe&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchory="line"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(二) 注意事項</w:t>
       </w:r>
     </w:p>
@@ -9467,69 +9531,69 @@
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>資料內。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="321" w:hanging="339"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>作品介紹影片範例，請至報名網站查：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>htt</w:t>
               </w:r>
-              <w:bookmarkStart w:id="7" w:name="_Hlt159918994"/>
-              <w:bookmarkStart w:id="8" w:name="_Hlt159918995"/>
+              <w:bookmarkStart w:id="6" w:name="_Hlt159918994"/>
+              <w:bookmarkStart w:id="7" w:name="_Hlt159918995"/>
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>p</w:t>
               </w:r>
+              <w:bookmarkEnd w:id="6"/>
               <w:bookmarkEnd w:id="7"/>
-              <w:bookmarkEnd w:id="8"/>
               <w:r w:rsidRPr="00446647">
                 <w:rPr>
                   <w:rStyle w:val="aff4"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>s://innoserve.tca.org.tw/award.aspx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="33"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="321" w:hanging="339"/>
@@ -9739,51 +9803,51 @@
           <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
             <w:pPr>
               <w:pStyle w:val="1d"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:textAlignment w:val="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00446647">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>報名截止後不得更換或新增組員及學校指導老師。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00217B30" w:rsidRPr="00446647" w:rsidRDefault="00217B30">
       <w:pPr>
         <w:sectPr w:rsidR="00217B30" w:rsidRPr="00446647">
-          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="567" w:right="707" w:bottom="567" w:left="709" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:type="lines" w:linePitch="358"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>六、競賽流程</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
@@ -10257,51 +10321,51 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="298451" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9528" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns="">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5E569C37" id="Line 970" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:335.05pt;margin-top:22.55pt;width:23.5pt;height:0;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDN+UIkuwEAAF4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU82OGjEMvlfqO0S5lwHU3S6IYQ/Q7WXV&#10;InX7ACbJzERK4sjJMvD2dQIL/blVnYMnju3P9mdn9Xj0ThwMJYuhlbPJVAoTFGob+lb+eHn68CBF&#10;yhA0OAymlSeT5OP6/bvVGJdmjgM6bUgwSEjLMbZyyDkumyapwXhIE4wmsLFD8pBZpb7RBCOje9fM&#10;p9P7ZkTSkVCZlPh2ezbKdcXvOqPyt65LJgvXSq4tV0lV7ots1itY9gRxsOpSBvxDFR5s4KRXqC1k&#10;EK9k/4LyVhEm7PJEoW+w66wytQfuZjb9o5vvA0RTe2FyUrzSlP4frPp62JGwmmd3L0UAzzN6tsGI&#10;xadKzhjTkn02YUdMVdFS3FHp9NiRL3/uQRwroacroeaYheLL+eLh491MCvVmam5xkVL+YtCLcmhl&#10;ygS2H/IGQ+CpIc0qn3B4Tpkzc+BbQEka8Mk6V4fnghhbubib86Yp4BXqHOQam9BZXfxKRKJ+v3Ek&#10;DlA2oX5l+Iz7m1tJsoU0nP2q6bwjhK9B14QZrPsctMinyGQBEY4XJBcY8MZROe1Rnyp19Z6HWFNe&#10;Fq5sya96jb49i/VPAAAA//8DAFBLAwQUAAYACAAAACEAgBTO+90AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPz07DMAzG70i8Q2QkLoilhW1Fpek0DYFAOzF4gLQxbUXidEm2lbfHiAOc/O/nz5+r&#10;1eSsOGKIgycF+SwDgdR6M1Cn4P3t8foOREyajLaeUMEXRljV52eVLo0/0Ssed6kTLEKx1Ar6lMZS&#10;ytj26HSc+RGJZx8+OJ24DJ00QZ9Y3Fl5k2VL6fRAfKHXI256bD93B8c2Xhb7q/2aHjbz26dmO+it&#10;fe6CUpcX0/oeRMIp/cHwY593oGZPjT+QicIqWBZZzqiC+YIjA0VecNL8NmRdyf8f1N8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAzflCJLsBAABeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgBTO+90AAAAJAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokeweight=".26467mm">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1972305</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>302254</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="298451" cy="0"/>
@@ -10316,51 +10380,51 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="298451" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9528" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns="">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="39F2C2AF" id="Line 969" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:155.3pt;margin-top:23.8pt;width:23.5pt;height:0;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjUszRvAEAAF4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdcEcXpI1l2K&#10;LcC6H8BIsi1AEgVKjZN/P0pJ033chvpASyL5qPdIrR6O3omDoWQxtHI2mUphgkJtQ9/Kn8+Pn+6l&#10;SBmCBofBtPJkknxYf/ywGuPSzHFApw0JBglpOcZWDjnHZdMkNRgPaYLRBHZ2SB4yb6lvNMHI6N41&#10;8+n0rhmRdCRUJiU+3Z6dcl3xu86o/L3rksnCtZLvlqulavfFNusVLHuCOFh1uQb8xy082MBFr1Bb&#10;yCBeyP4D5a0iTNjliULfYNdZZSoHZjOb/sXmxwDRVC4sTopXmdL7wapvhx0Jq7l3n6UI4LlHTzYY&#10;sbhbFHHGmJYcswk7uuxS3FFheuzIlz9zEMcq6OkqqDlmofhwvri/uZ1JoV5dzVtepJS/GvSiLFqZ&#10;MoHth7zBELhrSLOqJxyeUubKnPiaUIoGfLTO1ea5IMZWLm7nPGkKeIQ6B7nmJnRWl7iSkajfbxyJ&#10;A5RJqF/hx7h/hJUiW0jDOa66zjNC+BJ0LZjBui9Bi3yKLBYQ4XhBcoEBi2Jnjcpqj/pUpavn3MRa&#10;8jJwZUp+39fst2ex/gUAAP//AwBQSwMEFAAGAAgAAAAhAJOc15PdAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj89OwzAMxu9IvENkJC6IpaPbQKXpNA2BmHZi8ABpY9qKxOmSbCtvjycOcPK/nz9/&#10;Lpejs+KIIfaeFEwnGQikxpueWgUf78+3DyBi0mS09YQKvjHCsrq8KHVh/Ine8LhLrWARioVW0KU0&#10;FFLGpkOn48QPSDz79MHpxGVopQn6xOLOyrssW0ine+ILnR5w3WHztTs4trGZ72/2K3paz/KXetvr&#10;rX1tg1LXV+PqEUTCMf3BcLbPO1Cxp9ofyERhFeTTbMGogtk9Rwby+TmpfxuyKuX/D6ofAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACNSzNG8AQAAXgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOc15PdAAAACQEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokeweight=".26467mm">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="180" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
@@ -23252,117 +23316,302 @@
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="552" w:hanging="552"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>主辦單位得視實際狀況，保有調整獎項名額、獎狀落款及修改本活動之權利。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="00003673" w:rsidRPr="0099436D" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="552" w:hanging="552"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>主</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446647">
+      <w:r w:rsidRPr="0099436D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>辦單位得視需要修改競賽相關須知，並公布於競賽網站，參賽團隊應經常瀏覽網站公告，不得以未知悉為由提出異議。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="00003673" w:rsidRPr="0099436D" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="aff5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="552" w:hanging="552"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446647">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>競</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446647">
+      <w:r w:rsidRPr="0099436D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>賽網址：</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00446647">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="0099436D">
           <w:rPr>
-            <w:rStyle w:val="aff4"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:bCs/>
+            <w:szCs w:val="36"/>
           </w:rPr>
           <w:t>https://innoserve.tca.org.tw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00446647">
+      <w:r w:rsidRPr="0099436D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="0099436D" w:rsidRPr="0099436D" w:rsidRDefault="0099436D" w:rsidP="0099436D">
+      <w:pPr>
+        <w:pStyle w:val="aff5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="552" w:hanging="552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>不得使用來源自中國或中資的開源模型</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>如</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>DeepSeek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>接工具</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>如</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>API</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>MCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>等）進行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099436D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>訓練及應用推論等使用行為。不得為其他違反法令或公序良俗之行為。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099436D" w:rsidRPr="0099436D" w:rsidRDefault="0099436D" w:rsidP="0099436D">
+      <w:pPr>
+        <w:pStyle w:val="aff5"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afffffffa"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>十、聯絡方式</w:t>
@@ -23428,60 +23677,60 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>e-mail：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00446647" w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>yuanhan</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>@mail.tca.org.tw ;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk190249261"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk190249261"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kay_wu@mail.tca.org.tw</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="33"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:pStyle w:val="33"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
@@ -23768,51 +24017,51 @@
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:pBdr>
           <w:top w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk159919339"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk159919339"/>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>編號：（此欄位由主辦單位填寫）</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:pBdr>
           <w:top w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
@@ -23890,51 +24139,51 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>系統一致之</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>英文專題</w:t>
       </w:r>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>名稱</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>一、前言</w:t>
       </w:r>
@@ -24028,1769 +24277,2086 @@
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>七、系統使用環境</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00003673" w:rsidRPr="00446647">
-          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1259" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:type="lines" w:linePitch="366"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00446647">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>八、結語</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-      <w:pPr>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:left="2"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件2：參賽切結書暨蒐集個人資料告知/肖像提供同意書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="33"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="180" w:after="180"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        <w:ind w:leftChars="-4" w:left="-10" w:firstLineChars="2" w:firstLine="4"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(繳交文件需掃描成PDF檔，且檔案大小不得超過2MB)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-      <w:pPr>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360"/>
+        <w:spacing w:beforeLines="100" w:before="398"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
+          <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2026第31屆大專校院資訊應用服務創新競賽</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120"/>
+        <w:ind w:leftChars="200" w:left="480" w:firstLineChars="100" w:firstLine="240"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>參賽切結書暨蒐集個人資料告知/肖像提供同意書</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>參賽切結書暨蒐集個人資料告知</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>肖像提供同意書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120"/>
+        <w:ind w:leftChars="200" w:left="480" w:firstLineChars="100" w:firstLine="240"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>學校名稱：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446647">
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120"/>
+        <w:ind w:leftChars="200" w:left="480" w:firstLineChars="100" w:firstLine="240"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>專題名稱：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  請填寫</w:t>
+        <w:t>請填寫</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>與線上報名</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">系統一致之中文專題名稱                </w:t>
+        <w:t>系統一致之中文專題名稱</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-[...21 lines deleted...]
-        <w:t>本團隊為參加「2026第31屆大專校院資訊應用服務創新競賽」(下稱本競賽)，同意擔保下列事項，以作為取得參賽資格之依據：</w:t>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本團隊為參加「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>屆大專校院資訊應用服務創新競賽」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>下稱本競賽</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>，同意擔保下列事項，以作為取得參賽資格之依據：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="61"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:ind w:hanging="600"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本團隊詳讀競賽須知後同意其內容，願依相關規定參賽，參賽作品及參賽過程如有剽竊、抄襲、冒名頂替、其他不法之情事或違反本競賽規則所列之規定者，主辦單位得取消參賽及得獎資格，亦同意繳回獲得之獎金及獎狀，如有致損害於主辦單位、執行單位或其他任何第三人之行為，將由本團隊自負相關法律及賠償責任，概與主辦及執行單位無關。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="61"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:ind w:hanging="600"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本團隊參賽作品未達「商品化」或「量產」階段，如有虛偽不實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="61"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:ind w:hanging="600"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本團隊知悉以相同參賽作品二度參與本競賽時，其作品須有所精進並載明於報名文件中，如有虛偽不實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="61"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:ind w:hanging="600"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本團隊不會在比賽會場有影響其他參賽隊伍，造成競賽不公的行為，經查證屬實，主辦單位得取消參賽及得獎資格，本團隊亦同意繳回獲得之獎金及獎狀。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="61"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...12 lines deleted...]
-        <w:t>本團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料(作品簡介及作品影片)、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、</w:t>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:ind w:hanging="600"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本團隊同意配合主辦單位推廣、宣傳需要，無償提供參賽作品相關資料</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>作品簡介及作品影片</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、接受採訪、活動攝影、影片剪輯等作為競賽專輯、宣傳影片、報導或社群媒體廣宣，於國內、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>外非營利</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>使用，促進資訊創意發想交流。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="61"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="600"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>蒐集、處理及利用個人資料部分：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主辦單位</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>數位發展部數位產業署、教育部資訊及科技教育司、中華民國資訊管理學會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>委託計</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>畫執行單位-台北市電腦商業同業公會(下稱本會)辦理大專校院資訊應用服務創新競賽因應個人資料保護法、相關個人資料保護規定，在向您蒐集個人資料之前，依法向您告知下列事項，當您親筆簽名後，表示您已閱讀、瞭解並同意接受本同意書之所有內容：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="851" w:hanging="567"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>蒐集、處理及利用個人資料部分：</w:t>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>蒐集目的及類別：</w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-        <w:t>蒐集目的及類別：為本競賽相關之作業管理、通知聯繫、活動訊息發布、問卷調查、</w:t>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>為辦理本競賽相關作業管理、通知聯繫、活動訊息發布、問卷調查、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>產學媒合</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00446647">
-[...3 lines deleted...]
-        <w:t>、相關統計分析；或提供本會各項活動通知、報名資料確認、寄送產業相關訊息及本會內部管理使用之蒐集目的，而須獲取您下列個人資料類別：學校名稱、聯絡地址、聯絡人姓名、年級、職稱、手機、E-mail、電話、個人肖像。</w:t>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、相關統計分析，以及本會各項活動通知、報名資料確認、寄送產業相關資訊及本會內部管理等目的，主辦單位將蒐集參賽者之個人資料，包括學校名稱、聯絡地址、聯絡人姓名、年級、職稱、手機、E-mail、電話及個人肖像等。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="62"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="1418" w:hanging="541"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>個人資料利用之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>期間、</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00446647">
-[...3 lines deleted...]
-        <w:t>地區、對象及方式：您的個人資料，除涉及國際業務或</w:t>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>地區、對象及方式：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>您的個人資料，除涉及國際業務或活動外，將於中華民國境內，統一授權予主辦單</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>活動外，將提供本機關(構)於中華民國領域，於上述蒐集目的之必要合理範圍內加以利用至前述蒐集目的消失為止。</w:t>
+        <w:t>位及與執行單位，於前述蒐集目的之必要且合理範圍內利用，利用期間至前述蒐集目的消失為止。另為辦理競賽、公告得獎名單、成果推廣及相關宣傳之需要，主辦單位得公開得獎團隊之作品名稱、學校（或服務單位）、團隊成員姓名、指導老師姓名、獲獎名次及相關成果資料，並刊登於官方網站、新聞稿、社群媒體及相關宣傳資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="62"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="1418" w:hanging="541"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>當事人權利行使：依據個人資料保護法第3條，您可向本會請求查詢或閱覽、製給複製本、補充或更正、停止蒐集/處理/利用或刪除您的個人資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="62"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="1418" w:hanging="541"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>不提供個人資料之權益影響：如您不提供或未提供正確之個人資料，或要求停止蒐集/處理/利用/刪除個人資料、服務訊息的取消訂閱，將無法為您提供蒐集目的之相關服務。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="62"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="1418" w:hanging="541"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>肖像權部分：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="63"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="1699" w:hanging="283"/>
+        <w:ind w:left="1134" w:firstLine="0"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>授權內容：立同意書人同意主辦單位及執行單位有拍攝、使用、公開展示立同意書人肖像之權利。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="63"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="1699" w:hanging="283"/>
+        <w:ind w:left="1134" w:firstLine="0"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>授權期間/地域：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>不限期間及地</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>域永久授權</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="63"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="1699" w:hanging="283"/>
+        <w:ind w:left="1134" w:firstLine="0"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>授權條件：無償授權</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="62"/>
         </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="1418" w:hanging="541"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>各項通知服務、相關訊息之停止寄送，可透過訊息內容提供之取消訂閱連結通知。您可於上班時間聯繫承辦人黃小姐</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>電話(02)2577-4249，分機：392</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>。就違反本</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>個</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>資聲明事項之行為，請與活動承辦人反映。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120"/>
+        <w:ind w:leftChars="200" w:left="480" w:firstLineChars="100" w:firstLine="240"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120"/>
+        <w:ind w:leftChars="119" w:left="480" w:hangingChars="81" w:hanging="194"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>主辦單位：數位發展部數位產業署、教育部資訊及科技教育司、中華民國資訊管理學會</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="72"/>
-        <w:ind w:left="283" w:right="238"/>
+        <w:spacing w:afterLines="20" w:after="79"/>
+        <w:ind w:leftChars="128" w:left="307" w:rightChars="99" w:right="238"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>執行單位：台北市電腦商業同業公會</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="3931"/>
         <w:gridCol w:w="3931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
+      <w:tr w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidTr="003F184F">
         <w:trPr>
           <w:trHeight w:val="319"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B285B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>團隊成員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B285B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="004B285B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(請清楚填寫或</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="004B285B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>繕</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="004B285B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>打)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B285B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>簽名</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="004B285B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>我已完整閱讀且</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446647">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="004B285B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>同意上開蒐集個人資料告知提供</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B285B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(須由本人親筆簽名)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
+      <w:tr w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidTr="004B285B">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
+      <w:tr w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidTr="004B285B">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
+      <w:tr w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidTr="004B285B">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
+      <w:tr w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidTr="004B285B">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
+      <w:tr w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidTr="004B285B">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
+      <w:tr w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidTr="004B285B">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
+      <w:tr w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidTr="004B285B">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446647" w:rsidRPr="00446647">
+      <w:tr w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidTr="004B285B">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
-            <w:pPr>
+          <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120"/>
+        <w:ind w:leftChars="200" w:left="480" w:firstLineChars="100" w:firstLine="240"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B285B" w:rsidRPr="004B285B" w:rsidRDefault="004B285B" w:rsidP="004B285B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="distribute"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B285B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>中華民國115年  月  日</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="72"/>
         <w:ind w:left="540" w:right="238"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00007CD1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="-10" w:firstLine="6"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -25981,51 +26547,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(無須實作，但請詳細說明應用情境)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00003673" w:rsidRPr="00446647" w:rsidRDefault="00003673">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="72"/>
         <w:ind w:left="540" w:right="238"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00003673" w:rsidRPr="00446647" w:rsidSect="00446647">
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="709" w:left="1134" w:header="567" w:footer="334" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="398"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00217B30" w:rsidRDefault="00007CD1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00217B30" w:rsidRDefault="00007CD1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -27548,50 +28114,143 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8B3348"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08682E6"/>
+    <w:lvl w:ilvl="0" w:tplc="24CC1B7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="962" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1442" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1922" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2402" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2882" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3362" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3842" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4322" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CD95B3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="149AAC7A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -27636,51 +28295,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E184318"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7284BBCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -27743,51 +28402,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="205B0A10"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DB423BA"/>
     <w:styleLink w:val="WWOutlineListStyle"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -27806,51 +28465,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A146A3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="057A7CDE"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
@@ -27910,51 +28569,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B55227D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6161B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
       </w:pPr>
@@ -28001,51 +28660,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DE20079"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ABAC99A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-183" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -28109,51 +28768,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E867EF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEBE79EE"/>
     <w:styleLink w:val="LFO7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="4"/>
       <w:lvlText w:val="(%1)."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3103" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -28197,51 +28856,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5503" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5983" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6463" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31E72C84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F69AF24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28283,51 +28942,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="328B2C5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8402C030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28369,51 +29028,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34850545"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8064248"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -28476,51 +29135,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="348919E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="549403DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28562,51 +29221,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="354C6AF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7814FE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
@@ -28654,51 +29313,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BA43097"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0823A86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28740,51 +29399,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C332232"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="091822CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -28830,51 +29489,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F0B594F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C664A796"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
@@ -28934,51 +29593,146 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A77F8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01E60D5E"/>
+    <w:lvl w:ilvl="0" w:tplc="B1488D2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="206" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1166" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B9C4420A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1160" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2606" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3086" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3566" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4046" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4526" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="410233B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A101B8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -29024,51 +29778,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41964D9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFC6C9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29110,51 +29864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4560" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43A84F73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D2A7670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1108" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1668" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29196,51 +29950,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4068" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4548" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5028" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44B64C88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F412E368"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B44415F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="43E297AC"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="764" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1244" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
@@ -29300,51 +30140,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4124" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4604" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FAA628B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97541E9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29386,51 +30226,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506A3048"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC10806C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -29472,51 +30312,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="513178EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B296CDD4"/>
+    <w:lvl w:ilvl="0" w:tplc="6B96BA7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1108" w:hanging="400"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1668" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3108" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51EC19B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88246A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1032" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3980" w:hanging="480"/>
       </w:pPr>
@@ -29564,51 +30490,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5146" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5626" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6106" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="550A2392"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9336F4E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="240" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -29653,51 +30579,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5664108D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5BA2CD48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="290" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29739,51 +30665,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3290" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3770" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4250" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57494277"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="38429B50"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
@@ -29843,51 +30769,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B8473E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9A49142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1198" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29936,51 +30862,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4078" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4558" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5038" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F3B192E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BAAF6C8"/>
     <w:styleLink w:val="LFO3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="A1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="57"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -30004,51 +30930,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FD9405D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F7A2CD58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30090,51 +31016,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60D067D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F4EB492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1198" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1678" w:hanging="480"/>
@@ -30182,51 +31108,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4078" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4558" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5038" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62843C2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96942D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30268,51 +31194,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BCC3EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B26414C8"/>
     <w:styleLink w:val="LFO2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1798" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2398" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -30356,51 +31282,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4798" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5278" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5758" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF559EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="485C4DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30442,51 +31368,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D651115"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E3098C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="331" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="931" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30528,51 +31454,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3331" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3811" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4291" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB8758D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB94ECCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="482" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
       </w:pPr>
@@ -30619,51 +31545,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC7291E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="26D8763E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30705,51 +31631,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E2E226E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27CAB65E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="520" w:hanging="520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -30796,51 +31722,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="702B698C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D1645E42"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="757" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1237" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
@@ -30900,51 +31826,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4117" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4597" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="703B6259"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D8C0298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="480"/>
       </w:pPr>
@@ -30991,51 +31917,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3720" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="719E05BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60CAB48C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1108" w:hanging="400"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1668" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3108" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="762A046B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="33EC4024"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
@@ -31095,51 +32107,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778215AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FA07CF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31181,51 +32193,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7940641E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2AF68A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="206" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1166" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -31272,51 +32284,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3566" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4046" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4526" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B2164D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C94CAC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31358,51 +32370,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CD8326F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="284C7672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -31448,51 +32460,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3720" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3B6945"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8312AF80"/>
     <w:styleLink w:val="WWOutlineListStyle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:pStyle w:val="a2"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
@@ -31512,51 +32524,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FDC013B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1F45AAC"/>
     <w:styleLink w:val="LFO4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:pStyle w:val="10"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -31601,296 +32613,396 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4560" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="4">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="55">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="58">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="59">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="34"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="38"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="56"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="59"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="360"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00003673"/>
     <w:rsid w:val="00003673"/>
     <w:rsid w:val="00007CD1"/>
     <w:rsid w:val="00217B30"/>
     <w:rsid w:val="00344566"/>
     <w:rsid w:val="00446647"/>
+    <w:rsid w:val="004B285B"/>
     <w:rsid w:val="0062139E"/>
     <w:rsid w:val="00654B93"/>
     <w:rsid w:val="006C461E"/>
     <w:rsid w:val="006D34EB"/>
+    <w:rsid w:val="0099436D"/>
+    <w:rsid w:val="00A577CC"/>
+    <w:rsid w:val="00E13B91"/>
     <w:rsid w:val="00FA37CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1ED35566"/>
+  <w14:docId w14:val="0E307C25"/>
   <w15:docId w15:val="{3DE3BDF0-E634-4F3E-B5AB-A9E5F4F2B734}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -32911,50 +34023,52 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23">
     <w:name w:val="週報參考資料標題2"/>
     <w:basedOn w:val="a3"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="180" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="細明體"/>
       <w:spacing w:val="-5"/>
       <w:w w:val="105"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aff4">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff5">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="（1）"/>
     <w:basedOn w:val="a3"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:ind w:left="964" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="華康楷書體W5" w:eastAsia="華康楷書體W5" w:hAnsi="華康楷書體W5"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="(1)小標"/>
     <w:basedOn w:val="a3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
@@ -36063,50 +37177,51 @@
     <w:name w:val="st1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a3"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans CJK JP Regular" w:eastAsia="Noto Sans CJK JP Regular" w:hAnsi="Noto Sans CJK JP Regular" w:cs="Noto Sans CJK JP Regular"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="affffffff7">
     <w:name w:val="Unresolved Mention"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="affffffff8">
     <w:name w:val="清單段落 字元"/>
+    <w:uiPriority w:val="34"/>
     <w:rPr>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="affffffff9">
     <w:name w:val="純文字 字元"/>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -36163,55 +37278,84 @@
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO7">
     <w:name w:val="LFO7"/>
     <w:basedOn w:val="a6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO30">
     <w:name w:val="LFO30"/>
     <w:basedOn w:val="a6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="706107357">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2036496298">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hackathon.gss.com.tw/2026/innoserve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.gov.tw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw/TeachAI.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw/Promotion.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw/award.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.tw/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw/networksafe.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw/networksafe.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw/Promotion.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserveawards.tca.org.tw/Promotion.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hackathon.gss.com.tw/2026/innoserve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserveawards.tca.org.tw/TeachAI.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.gov.tw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserveawards.tca.org.tw/Promotion.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.tw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserve.tca.org.tw/award.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innoserveawards.tca.org.tw/networksafe.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -36469,54 +37613,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>11141</Characters>
+  <Pages>22</Pages>
+  <Words>1997</Words>
+  <Characters>11387</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
+  <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13069</CharactersWithSpaces>
+  <CharactersWithSpaces>13358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>專案計畫契約及計畫書格式</dc:title>
   <dc:subject/>
   <dc:creator>green</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>